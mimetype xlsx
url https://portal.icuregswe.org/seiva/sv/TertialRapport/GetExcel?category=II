--- v0 (2026-06-16)
+++ v1 (2026-08-03)
@@ -4,94 +4,97 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Riktlinje för Svensk Intensivvå" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
   <si>
     <t>Riktlinje för Svensk Intensivvård - Tertialrapport - KategoriII</t>
   </si>
   <si>
     <t>Tertial 1, vecka 12</t>
   </si>
   <si>
     <t>Tertial 2, vecka 29</t>
   </si>
   <si>
     <t>Tertial 3, vecka 42</t>
   </si>
   <si>
     <t>Vardag</t>
   </si>
   <si>
     <t>Helg</t>
   </si>
   <si>
     <t>Avdelning</t>
   </si>
   <si>
     <t>IVA-Kategori</t>
   </si>
   <si>
     <t>Fm</t>
   </si>
   <si>
     <t>Em</t>
   </si>
   <si>
     <t>Natt</t>
   </si>
   <si>
     <t>Borås</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Ersta</t>
+  </si>
+  <si>
     <t>Eskilstuna</t>
   </si>
   <si>
     <t>Falun</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
     <t>Gävle</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
     <t>Helsingborg</t>
   </si>
   <si>
     <t>Hudiksvall</t>
   </si>
   <si>
     <t>Jönköping</t>
   </si>
   <si>
     <t>Karlskrona IVA</t>
@@ -100,50 +103,53 @@
     <t>Karlstad</t>
   </si>
   <si>
     <t>Kristianstad</t>
   </si>
   <si>
     <t>Norrköping</t>
   </si>
   <si>
     <t>NU Trollhättan</t>
   </si>
   <si>
     <t>Nyköping</t>
   </si>
   <si>
     <t>Skövde</t>
   </si>
   <si>
     <t>SU Östra</t>
   </si>
   <si>
     <t>Sunderby</t>
   </si>
   <si>
     <t>Sundsvall</t>
+  </si>
+  <si>
+    <t>Södertälje</t>
   </si>
   <si>
     <t>SÖS IVA</t>
   </si>
   <si>
     <t>SÖS MIVA</t>
   </si>
   <si>
     <t>Varberg</t>
   </si>
   <si>
     <t>Värnamo</t>
   </si>
   <si>
     <t>Västervik</t>
   </si>
   <si>
     <t>Västerås</t>
   </si>
   <si>
     <t>Växjö</t>
   </si>
   <si>
     <t>Ystad</t>
   </si>
@@ -497,111 +503,111 @@
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="0">
         <v>7</v>
       </c>
       <c r="E7" s="0">
         <v>7</v>
       </c>
       <c r="F7" s="0">
         <v>7</v>
       </c>
       <c r="G7" s="0">
         <v>7</v>
       </c>
       <c r="H7" s="0">
         <v>7</v>
       </c>
       <c r="I7" s="0">
         <v>7</v>
       </c>
-      <c r="J7" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J7" s="0">
+        <v>6</v>
+      </c>
+      <c r="K7" s="0">
+        <v>6</v>
+      </c>
+      <c r="L7" s="0">
+        <v>6</v>
+      </c>
+      <c r="M7" s="0">
+        <v>6</v>
+      </c>
+      <c r="N7" s="0">
+        <v>6</v>
+      </c>
+      <c r="O7" s="0">
+        <v>6</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I8" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q8" s="0" t="s">
         <v>13</v>
       </c>
@@ -621,536 +627,536 @@
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="0">
         <v>8</v>
       </c>
       <c r="E9" s="0">
         <v>8</v>
       </c>
       <c r="F9" s="0">
         <v>8</v>
       </c>
       <c r="G9" s="0">
         <v>8</v>
       </c>
       <c r="H9" s="0">
         <v>8</v>
       </c>
       <c r="I9" s="0">
         <v>8</v>
       </c>
-      <c r="J9" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J9" s="0">
+        <v>6</v>
+      </c>
+      <c r="K9" s="0">
+        <v>6</v>
+      </c>
+      <c r="L9" s="0">
+        <v>6</v>
+      </c>
+      <c r="M9" s="0">
+        <v>6</v>
+      </c>
+      <c r="N9" s="0">
+        <v>6</v>
+      </c>
+      <c r="O9" s="0">
+        <v>6</v>
       </c>
       <c r="P9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E10" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F10" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G10" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H10" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I10" s="0">
-        <v>2</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J10" s="0">
+        <v>6</v>
+      </c>
+      <c r="K10" s="0">
+        <v>6</v>
+      </c>
+      <c r="L10" s="0">
+        <v>6</v>
+      </c>
+      <c r="M10" s="0">
+        <v>6</v>
+      </c>
+      <c r="N10" s="0">
+        <v>6</v>
+      </c>
+      <c r="O10" s="0">
+        <v>6</v>
       </c>
       <c r="P10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I11" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="J11" s="0">
+        <v>2</v>
+      </c>
+      <c r="K11" s="0">
+        <v>2</v>
+      </c>
+      <c r="L11" s="0">
+        <v>2</v>
+      </c>
+      <c r="M11" s="0">
+        <v>2</v>
+      </c>
+      <c r="N11" s="0">
+        <v>2</v>
+      </c>
+      <c r="O11" s="0">
+        <v>2</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E12" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F12" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G12" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H12" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I12" s="0">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J12" s="0">
+        <v>6</v>
+      </c>
+      <c r="K12" s="0">
+        <v>6</v>
+      </c>
+      <c r="L12" s="0">
+        <v>6</v>
+      </c>
+      <c r="M12" s="0">
+        <v>6</v>
+      </c>
+      <c r="N12" s="0">
+        <v>6</v>
+      </c>
+      <c r="O12" s="0">
+        <v>6</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U12" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E13" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F13" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G13" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H13" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I13" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="J13" s="0">
+        <v>7</v>
+      </c>
+      <c r="K13" s="0">
+        <v>7</v>
+      </c>
+      <c r="L13" s="0">
+        <v>7</v>
+      </c>
+      <c r="M13" s="0">
+        <v>7</v>
+      </c>
+      <c r="N13" s="0">
+        <v>7</v>
+      </c>
+      <c r="O13" s="0">
+        <v>7</v>
       </c>
       <c r="P13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E15" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F15" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G15" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H15" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I15" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>5</v>
+      </c>
+      <c r="J15" s="0">
+        <v>3</v>
+      </c>
+      <c r="K15" s="0">
+        <v>3</v>
+      </c>
+      <c r="L15" s="0">
+        <v>3</v>
+      </c>
+      <c r="M15" s="0">
+        <v>3</v>
+      </c>
+      <c r="N15" s="0">
+        <v>3</v>
+      </c>
+      <c r="O15" s="0">
+        <v>3</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I16" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E17" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F17" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G17" s="0">
         <v>6</v>
       </c>
       <c r="H17" s="0">
         <v>6</v>
       </c>
       <c r="I17" s="0">
         <v>6</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N17" s="0" t="s">
         <v>13</v>
       </c>
@@ -1162,1357 +1168,1475 @@
       </c>
       <c r="Q17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E18" s="0">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F18" s="0">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G18" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H18" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I18" s="0">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J18" s="0">
+        <v>6</v>
+      </c>
+      <c r="K18" s="0">
+        <v>6</v>
+      </c>
+      <c r="L18" s="0">
+        <v>6</v>
+      </c>
+      <c r="M18" s="0">
+        <v>6</v>
+      </c>
+      <c r="N18" s="0">
+        <v>6</v>
+      </c>
+      <c r="O18" s="0">
+        <v>6</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E19" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F19" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G19" s="0">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H19" s="0">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I19" s="0">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E20" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F20" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G20" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H20" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I20" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I21" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E22" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F22" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G22" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="H22" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="I22" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J22" s="0">
+        <v>4</v>
+      </c>
+      <c r="K22" s="0">
+        <v>4</v>
+      </c>
+      <c r="L22" s="0">
+        <v>4</v>
+      </c>
+      <c r="M22" s="0">
+        <v>4</v>
+      </c>
+      <c r="N22" s="0">
+        <v>4</v>
+      </c>
+      <c r="O22" s="0">
+        <v>4</v>
       </c>
       <c r="P22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="0">
         <v>8</v>
       </c>
       <c r="E23" s="0">
         <v>8</v>
       </c>
       <c r="F23" s="0">
         <v>8</v>
       </c>
       <c r="G23" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H23" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I23" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J23" s="0">
+        <v>6</v>
+      </c>
+      <c r="K23" s="0">
+        <v>6</v>
+      </c>
+      <c r="L23" s="0">
+        <v>6</v>
+      </c>
+      <c r="M23" s="0">
+        <v>6</v>
+      </c>
+      <c r="N23" s="0">
+        <v>6</v>
+      </c>
+      <c r="O23" s="0">
+        <v>6</v>
       </c>
       <c r="P23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U23" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E24" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F24" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G24" s="0">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="H24" s="0">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I24" s="0">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U24" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I25" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U25" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="E26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="G26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I26" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E27" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F27" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G27" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="H27" s="0">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I27" s="0">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J27" s="0">
+        <v>4</v>
+      </c>
+      <c r="K27" s="0">
+        <v>4</v>
+      </c>
+      <c r="L27" s="0">
+        <v>4</v>
+      </c>
+      <c r="M27" s="0">
+        <v>4</v>
+      </c>
+      <c r="N27" s="0">
+        <v>4</v>
+      </c>
+      <c r="O27" s="0">
+        <v>4</v>
       </c>
       <c r="P27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="F28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="E29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="G29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="H29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="I29" s="0">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I30" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="G31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I31" s="0">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I32" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I33" s="0">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I34" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E35" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F35" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G35" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H35" s="0">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I35" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>3</v>
+      </c>
+      <c r="J35" s="0">
+        <v>2</v>
+      </c>
+      <c r="K35" s="0">
+        <v>2</v>
+      </c>
+      <c r="L35" s="0">
+        <v>2</v>
+      </c>
+      <c r="M35" s="0">
+        <v>2</v>
+      </c>
+      <c r="N35" s="0">
+        <v>2</v>
+      </c>
+      <c r="O35" s="0">
+        <v>2</v>
       </c>
       <c r="P35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>43</v>
+        <v>12</v>
+      </c>
+      <c r="D36" s="0">
+        <v>5</v>
+      </c>
+      <c r="E36" s="0">
+        <v>5</v>
+      </c>
+      <c r="F36" s="0">
+        <v>5</v>
+      </c>
+      <c r="G36" s="0">
+        <v>5</v>
+      </c>
+      <c r="H36" s="0">
+        <v>5</v>
+      </c>
+      <c r="I36" s="0">
+        <v>5</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>45</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="D37" s="0">
+        <v>6</v>
+      </c>
+      <c r="E37" s="0">
+        <v>6</v>
+      </c>
+      <c r="F37" s="0">
+        <v>6</v>
+      </c>
+      <c r="G37" s="0">
+        <v>6</v>
+      </c>
+      <c r="H37" s="0">
+        <v>6</v>
+      </c>
+      <c r="I37" s="0">
+        <v>6</v>
+      </c>
+      <c r="J37" s="0">
+        <v>6</v>
+      </c>
+      <c r="K37" s="0">
+        <v>6</v>
+      </c>
+      <c r="L37" s="0">
+        <v>6</v>
+      </c>
+      <c r="M37" s="0">
+        <v>6</v>
+      </c>
+      <c r="N37" s="0">
+        <v>6</v>
+      </c>
+      <c r="O37" s="0">
+        <v>6</v>
       </c>
       <c r="P37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>47</v>
-[...53 lines deleted...]
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U39" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="B40" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C39" s="12" t="s">
-[...58 lines deleted...]
-      <c r="C40" s="12"/>
+      <c r="C40" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="0">
+        <v>204</v>
+      </c>
+      <c r="E40" s="0">
+        <v>204</v>
+      </c>
+      <c r="F40" s="0">
+        <v>204</v>
+      </c>
+      <c r="G40" s="0">
+        <v>199</v>
+      </c>
+      <c r="H40" s="0">
+        <v>199</v>
+      </c>
+      <c r="I40" s="0">
+        <v>199</v>
+      </c>
+      <c r="J40" s="0">
+        <v>64</v>
+      </c>
+      <c r="K40" s="0">
+        <v>64</v>
+      </c>
+      <c r="L40" s="0">
+        <v>64</v>
+      </c>
+      <c r="M40" s="0">
+        <v>64</v>
+      </c>
+      <c r="N40" s="0">
+        <v>64</v>
+      </c>
+      <c r="O40" s="0">
+        <v>64</v>
+      </c>
+      <c r="P40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U40" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="41">
-      <c r="C41" s="12"/>
+      <c r="B41" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="42">
       <c r="C42" s="12"/>
     </row>
     <row r="43">
       <c r="C43" s="12"/>
     </row>
     <row r="44">
       <c r="C44" s="12"/>
     </row>
     <row r="45">
       <c r="C45" s="12"/>
     </row>
     <row r="46">
       <c r="C46" s="12"/>
     </row>
     <row r="47">
       <c r="C47" s="12"/>
     </row>
     <row r="48">
       <c r="C48" s="12"/>
     </row>
     <row r="49">
       <c r="C49" s="12"/>
     </row>