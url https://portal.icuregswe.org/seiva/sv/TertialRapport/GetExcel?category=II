--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -4,161 +4,176 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Riktlinje för Svensk Intensivvå" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
   <si>
     <t>Riktlinje för Svensk Intensivvård - Tertialrapport - KategoriII</t>
   </si>
   <si>
     <t>Tertial 1, vecka 12</t>
   </si>
   <si>
     <t>Tertial 2, vecka 29</t>
   </si>
   <si>
     <t>Tertial 3, vecka 42</t>
   </si>
   <si>
     <t>Vardag</t>
   </si>
   <si>
     <t>Helg</t>
   </si>
   <si>
     <t>Avdelning</t>
   </si>
   <si>
     <t>IVA-Kategori</t>
   </si>
   <si>
     <t>Fm</t>
   </si>
   <si>
     <t>Em</t>
   </si>
   <si>
     <t>Natt</t>
   </si>
   <si>
     <t>Borås</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Danderyd</t>
+  </si>
+  <si>
     <t>Ersta</t>
   </si>
   <si>
     <t>Eskilstuna</t>
   </si>
   <si>
     <t>Falun</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
     <t>Gävle</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
     <t>Helsingborg</t>
   </si>
   <si>
     <t>Hudiksvall</t>
   </si>
   <si>
     <t>Jönköping</t>
   </si>
   <si>
+    <t>Kalmar</t>
+  </si>
+  <si>
     <t>Karlskrona IVA</t>
   </si>
   <si>
     <t>Karlstad</t>
   </si>
   <si>
     <t>Kristianstad</t>
   </si>
   <si>
     <t>Norrköping</t>
   </si>
   <si>
     <t>NU Trollhättan</t>
   </si>
   <si>
     <t>Nyköping</t>
   </si>
   <si>
+    <t>Skellefteå</t>
+  </si>
+  <si>
     <t>Skövde</t>
   </si>
   <si>
+    <t>St Göran</t>
+  </si>
+  <si>
     <t>SU Östra</t>
   </si>
   <si>
     <t>Sunderby</t>
   </si>
   <si>
     <t>Sundsvall</t>
   </si>
   <si>
     <t>Södertälje</t>
   </si>
   <si>
     <t>SÖS IVA</t>
   </si>
   <si>
     <t>SÖS MIVA</t>
   </si>
   <si>
     <t>Varberg</t>
+  </si>
+  <si>
+    <t>Visby</t>
   </si>
   <si>
     <t>Värnamo</t>
   </si>
   <si>
     <t>Västervik</t>
   </si>
   <si>
     <t>Västerås</t>
   </si>
   <si>
     <t>Växjö</t>
   </si>
   <si>
     <t>Ystad</t>
   </si>
   <si>
     <t>Örnsköldsvik</t>
   </si>
   <si>
     <t>Östersund</t>
   </si>
   <si>
     <t>*Summering</t>
   </si>
@@ -548,146 +563,146 @@
       </c>
       <c r="Q7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="E8" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F8" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="G8" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="H8" s="0">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I8" s="0">
-        <v>3</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="J8" s="0">
+        <v>8</v>
+      </c>
+      <c r="K8" s="0">
+        <v>8</v>
+      </c>
+      <c r="L8" s="0">
+        <v>8</v>
+      </c>
+      <c r="M8" s="0">
+        <v>8</v>
+      </c>
+      <c r="N8" s="0">
+        <v>8</v>
+      </c>
+      <c r="O8" s="0">
+        <v>8</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U8" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="G9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="H9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I9" s="0">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="O9" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="12" t="s">
@@ -734,766 +749,766 @@
       </c>
       <c r="Q10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="H11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I11" s="0">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="M11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="O11" s="0">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="H12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="O12" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U12" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O13" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="P13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E14" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F14" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G14" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H14" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I14" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="J14" s="0">
+        <v>7</v>
+      </c>
+      <c r="K14" s="0">
+        <v>7</v>
+      </c>
+      <c r="L14" s="0">
+        <v>7</v>
+      </c>
+      <c r="M14" s="0">
+        <v>7</v>
+      </c>
+      <c r="N14" s="0">
+        <v>7</v>
+      </c>
+      <c r="O14" s="0">
+        <v>7</v>
       </c>
       <c r="P14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I15" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="M15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="O15" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E16" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F16" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="G16" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="H16" s="0">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I16" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>5</v>
+      </c>
+      <c r="J16" s="0">
+        <v>3</v>
+      </c>
+      <c r="K16" s="0">
+        <v>3</v>
+      </c>
+      <c r="L16" s="0">
+        <v>3</v>
+      </c>
+      <c r="M16" s="0">
+        <v>3</v>
+      </c>
+      <c r="N16" s="0">
+        <v>3</v>
+      </c>
+      <c r="O16" s="0">
+        <v>3</v>
       </c>
       <c r="P16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E17" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F17" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G17" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H17" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I17" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J17" s="0">
+        <v>6</v>
+      </c>
+      <c r="K17" s="0">
+        <v>6</v>
+      </c>
+      <c r="L17" s="0">
+        <v>6</v>
+      </c>
+      <c r="M17" s="0">
+        <v>6</v>
+      </c>
+      <c r="N17" s="0">
+        <v>6</v>
+      </c>
+      <c r="O17" s="0">
+        <v>6</v>
       </c>
       <c r="P17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E18" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F18" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G18" s="0">
         <v>6</v>
       </c>
       <c r="H18" s="0">
         <v>6</v>
       </c>
       <c r="I18" s="0">
         <v>6</v>
       </c>
       <c r="J18" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="K18" s="0">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L18" s="0">
         <v>6</v>
       </c>
       <c r="M18" s="0">
         <v>6</v>
       </c>
       <c r="N18" s="0">
         <v>6</v>
       </c>
       <c r="O18" s="0">
         <v>6</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E19" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F19" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G19" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="H19" s="0">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I19" s="0">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J19" s="0">
+        <v>6</v>
+      </c>
+      <c r="K19" s="0">
+        <v>6</v>
+      </c>
+      <c r="L19" s="0">
+        <v>6</v>
+      </c>
+      <c r="M19" s="0">
+        <v>6</v>
+      </c>
+      <c r="N19" s="0">
+        <v>6</v>
+      </c>
+      <c r="O19" s="0">
+        <v>6</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E20" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F20" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G20" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="H20" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I20" s="0">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J20" s="0">
+        <v>6</v>
+      </c>
+      <c r="K20" s="0">
+        <v>6</v>
+      </c>
+      <c r="L20" s="0">
+        <v>6</v>
+      </c>
+      <c r="M20" s="0">
+        <v>6</v>
+      </c>
+      <c r="N20" s="0">
+        <v>6</v>
+      </c>
+      <c r="O20" s="0">
+        <v>6</v>
       </c>
       <c r="P20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E21" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F21" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G21" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H21" s="0">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I21" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="J21" s="0">
+        <v>6</v>
+      </c>
+      <c r="K21" s="0">
+        <v>6</v>
+      </c>
+      <c r="L21" s="0">
+        <v>6</v>
+      </c>
+      <c r="M21" s="0">
+        <v>6</v>
+      </c>
+      <c r="N21" s="0">
+        <v>6</v>
+      </c>
+      <c r="O21" s="0">
+        <v>6</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0">
         <v>6</v>
       </c>
       <c r="E22" s="0">
         <v>6</v>
       </c>
       <c r="F22" s="0">
         <v>6</v>
       </c>
       <c r="G22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O22" s="0">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="12" t="s">
@@ -1540,1118 +1555,1413 @@
       </c>
       <c r="Q23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U23" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E24" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F24" s="0">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="G24" s="0">
         <v>6</v>
       </c>
       <c r="H24" s="0">
         <v>6</v>
       </c>
       <c r="I24" s="0">
         <v>6</v>
       </c>
-      <c r="J24" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J24" s="0">
+        <v>4</v>
+      </c>
+      <c r="K24" s="0">
+        <v>4</v>
+      </c>
+      <c r="L24" s="0">
+        <v>4</v>
+      </c>
+      <c r="M24" s="0">
+        <v>4</v>
+      </c>
+      <c r="N24" s="0">
+        <v>4</v>
+      </c>
+      <c r="O24" s="0">
+        <v>4</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U24" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="E25" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F25" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="G25" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="H25" s="0">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I25" s="0">
-        <v>9</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>7</v>
+      </c>
+      <c r="J25" s="0">
+        <v>4</v>
+      </c>
+      <c r="K25" s="0">
+        <v>4</v>
+      </c>
+      <c r="L25" s="0">
+        <v>4</v>
+      </c>
+      <c r="M25" s="0">
+        <v>4</v>
+      </c>
+      <c r="N25" s="0">
+        <v>4</v>
+      </c>
+      <c r="O25" s="0">
+        <v>4</v>
       </c>
       <c r="P25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U25" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E26" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F26" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G26" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H26" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I26" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J26" s="0">
+        <v>6</v>
+      </c>
+      <c r="K26" s="0">
+        <v>6</v>
+      </c>
+      <c r="L26" s="0">
+        <v>6</v>
+      </c>
+      <c r="M26" s="0">
+        <v>6</v>
+      </c>
+      <c r="N26" s="0">
+        <v>6</v>
+      </c>
+      <c r="O26" s="0">
+        <v>6</v>
       </c>
       <c r="P26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I27" s="0">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="M27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="O27" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E28" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F28" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G28" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="H28" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I28" s="0">
-        <v>12</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J28" s="0">
+        <v>6</v>
+      </c>
+      <c r="K28" s="0">
+        <v>6</v>
+      </c>
+      <c r="L28" s="0">
+        <v>6</v>
+      </c>
+      <c r="M28" s="0">
+        <v>4</v>
+      </c>
+      <c r="N28" s="0">
+        <v>4</v>
+      </c>
+      <c r="O28" s="0">
+        <v>4</v>
       </c>
       <c r="P28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U28" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="E29" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F29" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="G29" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="H29" s="0">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I29" s="0">
-        <v>11</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="J29" s="0">
+        <v>6</v>
+      </c>
+      <c r="K29" s="0">
+        <v>6</v>
+      </c>
+      <c r="L29" s="0">
+        <v>6</v>
+      </c>
+      <c r="M29" s="0">
+        <v>6</v>
+      </c>
+      <c r="N29" s="0">
+        <v>6</v>
+      </c>
+      <c r="O29" s="0">
+        <v>6</v>
       </c>
       <c r="P29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="0">
         <v>6</v>
       </c>
       <c r="E30" s="0">
         <v>6</v>
       </c>
       <c r="F30" s="0">
         <v>6</v>
       </c>
       <c r="G30" s="0">
         <v>6</v>
       </c>
       <c r="H30" s="0">
         <v>6</v>
       </c>
       <c r="I30" s="0">
         <v>6</v>
       </c>
-      <c r="J30" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J30" s="0">
+        <v>4</v>
+      </c>
+      <c r="K30" s="0">
+        <v>4</v>
+      </c>
+      <c r="L30" s="0">
+        <v>4</v>
+      </c>
+      <c r="M30" s="0">
+        <v>4</v>
+      </c>
+      <c r="N30" s="0">
+        <v>4</v>
+      </c>
+      <c r="O30" s="0">
+        <v>4</v>
       </c>
       <c r="P30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E31" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F31" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G31" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H31" s="0">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I31" s="0">
-        <v>4</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J31" s="0">
+        <v>4</v>
+      </c>
+      <c r="K31" s="0">
+        <v>4</v>
+      </c>
+      <c r="L31" s="0">
+        <v>4</v>
+      </c>
+      <c r="M31" s="0">
+        <v>4</v>
+      </c>
+      <c r="N31" s="0">
+        <v>4</v>
+      </c>
+      <c r="O31" s="0">
+        <v>4</v>
       </c>
       <c r="P31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U31" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32">
       <c r="B32" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="0">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="E32" s="0">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F32" s="0">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="G32" s="0">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H32" s="0">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="J32" s="0">
+        <v>8</v>
+      </c>
+      <c r="K32" s="0">
+        <v>8</v>
+      </c>
+      <c r="L32" s="0">
+        <v>8</v>
+      </c>
+      <c r="M32" s="0">
+        <v>8</v>
+      </c>
+      <c r="N32" s="0">
+        <v>8</v>
+      </c>
+      <c r="O32" s="0">
+        <v>8</v>
       </c>
       <c r="P32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U32" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E33" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F33" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="H33" s="0">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I33" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>11</v>
+      </c>
+      <c r="J33" s="0">
+        <v>6</v>
+      </c>
+      <c r="K33" s="0">
+        <v>6</v>
+      </c>
+      <c r="L33" s="0">
+        <v>6</v>
+      </c>
+      <c r="M33" s="0">
+        <v>6</v>
+      </c>
+      <c r="N33" s="0">
+        <v>6</v>
+      </c>
+      <c r="O33" s="0">
+        <v>6</v>
       </c>
       <c r="P33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U33" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="0">
         <v>6</v>
       </c>
       <c r="E34" s="0">
         <v>6</v>
       </c>
       <c r="F34" s="0">
         <v>6</v>
       </c>
       <c r="G34" s="0">
         <v>6</v>
       </c>
       <c r="H34" s="0">
         <v>6</v>
       </c>
       <c r="I34" s="0">
         <v>6</v>
       </c>
-      <c r="J34" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J34" s="0">
+        <v>6</v>
+      </c>
+      <c r="K34" s="0">
+        <v>6</v>
+      </c>
+      <c r="L34" s="0">
+        <v>6</v>
+      </c>
+      <c r="M34" s="0">
+        <v>6</v>
+      </c>
+      <c r="N34" s="0">
+        <v>6</v>
+      </c>
+      <c r="O34" s="0">
+        <v>6</v>
       </c>
       <c r="P34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U34" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I35" s="0">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J35" s="0">
         <v>2</v>
       </c>
       <c r="K35" s="0">
         <v>2</v>
       </c>
       <c r="L35" s="0">
         <v>2</v>
       </c>
       <c r="M35" s="0">
         <v>2</v>
       </c>
       <c r="N35" s="0">
         <v>2</v>
       </c>
       <c r="O35" s="0">
         <v>2</v>
       </c>
       <c r="P35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U35" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E36" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F36" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G36" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H36" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I36" s="0">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>4</v>
+      </c>
+      <c r="J36" s="0">
+        <v>3</v>
+      </c>
+      <c r="K36" s="0">
+        <v>3</v>
+      </c>
+      <c r="L36" s="0">
+        <v>3</v>
+      </c>
+      <c r="M36" s="0">
+        <v>3</v>
+      </c>
+      <c r="N36" s="0">
+        <v>3</v>
+      </c>
+      <c r="O36" s="0">
+        <v>3</v>
       </c>
       <c r="P36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U36" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="J37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O37" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U37" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38">
       <c r="B38" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>45</v>
+        <v>12</v>
+      </c>
+      <c r="D38" s="0">
+        <v>8</v>
+      </c>
+      <c r="E38" s="0">
+        <v>8</v>
+      </c>
+      <c r="F38" s="0">
+        <v>8</v>
+      </c>
+      <c r="G38" s="0">
+        <v>8</v>
+      </c>
+      <c r="H38" s="0">
+        <v>8</v>
+      </c>
+      <c r="I38" s="0">
+        <v>8</v>
+      </c>
+      <c r="J38" s="0">
+        <v>7</v>
+      </c>
+      <c r="K38" s="0">
+        <v>7</v>
+      </c>
+      <c r="L38" s="0">
+        <v>7</v>
+      </c>
+      <c r="M38" s="0">
+        <v>7</v>
+      </c>
+      <c r="N38" s="0">
+        <v>7</v>
+      </c>
+      <c r="O38" s="0">
+        <v>7</v>
+      </c>
+      <c r="P38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U38" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="39">
       <c r="B39" s="0" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>47</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="D39" s="0">
+        <v>6</v>
+      </c>
+      <c r="E39" s="0">
+        <v>6</v>
+      </c>
+      <c r="F39" s="0">
+        <v>6</v>
+      </c>
+      <c r="G39" s="0">
+        <v>6</v>
+      </c>
+      <c r="H39" s="0">
+        <v>6</v>
+      </c>
+      <c r="I39" s="0">
+        <v>6</v>
+      </c>
+      <c r="J39" s="0">
+        <v>4</v>
+      </c>
+      <c r="K39" s="0">
+        <v>4</v>
+      </c>
+      <c r="L39" s="0">
+        <v>4</v>
+      </c>
+      <c r="M39" s="0">
+        <v>4</v>
+      </c>
+      <c r="N39" s="0">
+        <v>4</v>
+      </c>
+      <c r="O39" s="0">
+        <v>4</v>
       </c>
       <c r="P39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U39" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="D40" s="0">
-        <v>204</v>
+        <v>3</v>
       </c>
       <c r="E40" s="0">
-        <v>204</v>
+        <v>3</v>
       </c>
       <c r="F40" s="0">
-        <v>204</v>
+        <v>3</v>
       </c>
       <c r="G40" s="0">
-        <v>199</v>
+        <v>3</v>
       </c>
       <c r="H40" s="0">
-        <v>199</v>
+        <v>3</v>
       </c>
       <c r="I40" s="0">
-        <v>199</v>
+        <v>3</v>
       </c>
       <c r="J40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="K40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="L40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="M40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="N40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="O40" s="0">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="P40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U40" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" s="0">
+        <v>5</v>
+      </c>
+      <c r="E41" s="0">
+        <v>5</v>
+      </c>
+      <c r="F41" s="0">
+        <v>5</v>
+      </c>
+      <c r="G41" s="0">
+        <v>5</v>
+      </c>
+      <c r="H41" s="0">
+        <v>5</v>
+      </c>
+      <c r="I41" s="0">
+        <v>5</v>
+      </c>
+      <c r="J41" s="0">
+        <v>2</v>
+      </c>
+      <c r="K41" s="0">
+        <v>2</v>
+      </c>
+      <c r="L41" s="0">
+        <v>2</v>
+      </c>
+      <c r="M41" s="0">
+        <v>2</v>
+      </c>
+      <c r="N41" s="0">
+        <v>2</v>
+      </c>
+      <c r="O41" s="0">
+        <v>2</v>
+      </c>
+      <c r="P41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T41" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U41" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="B42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="0">
+        <v>6</v>
+      </c>
+      <c r="E42" s="0">
+        <v>6</v>
+      </c>
+      <c r="F42" s="0">
+        <v>6</v>
+      </c>
+      <c r="G42" s="0">
+        <v>6</v>
+      </c>
+      <c r="H42" s="0">
+        <v>6</v>
+      </c>
+      <c r="I42" s="0">
+        <v>6</v>
+      </c>
+      <c r="J42" s="0">
+        <v>6</v>
+      </c>
+      <c r="K42" s="0">
+        <v>6</v>
+      </c>
+      <c r="L42" s="0">
+        <v>6</v>
+      </c>
+      <c r="M42" s="0">
+        <v>6</v>
+      </c>
+      <c r="N42" s="0">
+        <v>6</v>
+      </c>
+      <c r="O42" s="0">
+        <v>6</v>
+      </c>
+      <c r="P42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U42" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="B43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="C41" s="12" t="s">
-[...61 lines deleted...]
-      <c r="C43" s="12"/>
     </row>
     <row r="44">
-      <c r="C44" s="12"/>
+      <c r="B44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U44" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="45">
-      <c r="C45" s="12"/>
+      <c r="B45" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" s="0">
+        <v>237</v>
+      </c>
+      <c r="E45" s="0">
+        <v>237</v>
+      </c>
+      <c r="F45" s="0">
+        <v>237</v>
+      </c>
+      <c r="G45" s="0">
+        <v>231</v>
+      </c>
+      <c r="H45" s="0">
+        <v>231</v>
+      </c>
+      <c r="I45" s="0">
+        <v>231</v>
+      </c>
+      <c r="J45" s="0">
+        <v>185</v>
+      </c>
+      <c r="K45" s="0">
+        <v>185</v>
+      </c>
+      <c r="L45" s="0">
+        <v>184</v>
+      </c>
+      <c r="M45" s="0">
+        <v>182</v>
+      </c>
+      <c r="N45" s="0">
+        <v>182</v>
+      </c>
+      <c r="O45" s="0">
+        <v>182</v>
+      </c>
+      <c r="P45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T45" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U45" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="46">
-      <c r="C46" s="12"/>
+      <c r="B46" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T46" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U46" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="47">
       <c r="C47" s="12"/>
     </row>
     <row r="48">
       <c r="C48" s="12"/>
     </row>
     <row r="49">
       <c r="C49" s="12"/>
     </row>
     <row r="50">
       <c r="C50" s="12"/>
     </row>
     <row r="51">
       <c r="C51" s="12"/>
     </row>
     <row r="52">
       <c r="C52" s="12"/>
     </row>
     <row r="53">
       <c r="C53" s="12"/>
     </row>
     <row r="54">
       <c r="C54" s="12"/>
     </row>