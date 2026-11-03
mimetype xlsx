--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -722,501 +722,501 @@
       </c>
       <c r="H10" s="0">
         <v>8</v>
       </c>
       <c r="I10" s="0">
         <v>8</v>
       </c>
       <c r="J10" s="0">
         <v>6</v>
       </c>
       <c r="K10" s="0">
         <v>6</v>
       </c>
       <c r="L10" s="0">
         <v>6</v>
       </c>
       <c r="M10" s="0">
         <v>6</v>
       </c>
       <c r="N10" s="0">
         <v>6</v>
       </c>
       <c r="O10" s="0">
         <v>6</v>
       </c>
-      <c r="P10" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P10" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q10" s="0">
+        <v>8</v>
+      </c>
+      <c r="R10" s="0">
+        <v>8</v>
+      </c>
+      <c r="S10" s="0">
+        <v>8</v>
+      </c>
+      <c r="T10" s="0">
+        <v>8</v>
+      </c>
+      <c r="U10" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0">
         <v>8</v>
       </c>
       <c r="E11" s="0">
         <v>8</v>
       </c>
       <c r="F11" s="0">
         <v>8</v>
       </c>
       <c r="G11" s="0">
         <v>8</v>
       </c>
       <c r="H11" s="0">
         <v>8</v>
       </c>
       <c r="I11" s="0">
         <v>8</v>
       </c>
       <c r="J11" s="0">
         <v>6</v>
       </c>
       <c r="K11" s="0">
         <v>6</v>
       </c>
       <c r="L11" s="0">
         <v>6</v>
       </c>
       <c r="M11" s="0">
         <v>6</v>
       </c>
       <c r="N11" s="0">
         <v>6</v>
       </c>
       <c r="O11" s="0">
         <v>6</v>
       </c>
-      <c r="P11" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P11" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q11" s="0">
+        <v>8</v>
+      </c>
+      <c r="R11" s="0">
+        <v>8</v>
+      </c>
+      <c r="S11" s="0">
+        <v>8</v>
+      </c>
+      <c r="T11" s="0">
+        <v>8</v>
+      </c>
+      <c r="U11" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="0">
         <v>2</v>
       </c>
       <c r="E12" s="0">
         <v>2</v>
       </c>
       <c r="F12" s="0">
         <v>2</v>
       </c>
       <c r="G12" s="0">
         <v>2</v>
       </c>
       <c r="H12" s="0">
         <v>2</v>
       </c>
       <c r="I12" s="0">
         <v>2</v>
       </c>
       <c r="J12" s="0">
         <v>2</v>
       </c>
       <c r="K12" s="0">
         <v>2</v>
       </c>
       <c r="L12" s="0">
         <v>2</v>
       </c>
       <c r="M12" s="0">
         <v>2</v>
       </c>
       <c r="N12" s="0">
         <v>2</v>
       </c>
       <c r="O12" s="0">
         <v>2</v>
       </c>
-      <c r="P12" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P12" s="0">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="0">
+        <v>2</v>
+      </c>
+      <c r="R12" s="0">
+        <v>2</v>
+      </c>
+      <c r="S12" s="0">
+        <v>2</v>
+      </c>
+      <c r="T12" s="0">
+        <v>2</v>
+      </c>
+      <c r="U12" s="0">
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0">
         <v>6</v>
       </c>
       <c r="E13" s="0">
         <v>6</v>
       </c>
       <c r="F13" s="0">
         <v>6</v>
       </c>
       <c r="G13" s="0">
         <v>6</v>
       </c>
       <c r="H13" s="0">
         <v>6</v>
       </c>
       <c r="I13" s="0">
         <v>6</v>
       </c>
       <c r="J13" s="0">
         <v>6</v>
       </c>
       <c r="K13" s="0">
         <v>6</v>
       </c>
       <c r="L13" s="0">
         <v>6</v>
       </c>
       <c r="M13" s="0">
         <v>6</v>
       </c>
       <c r="N13" s="0">
         <v>6</v>
       </c>
       <c r="O13" s="0">
         <v>6</v>
       </c>
-      <c r="P13" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P13" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q13" s="0">
+        <v>6</v>
+      </c>
+      <c r="R13" s="0">
+        <v>6</v>
+      </c>
+      <c r="S13" s="0">
+        <v>6</v>
+      </c>
+      <c r="T13" s="0">
+        <v>6</v>
+      </c>
+      <c r="U13" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="0">
         <v>7</v>
       </c>
       <c r="E14" s="0">
         <v>7</v>
       </c>
       <c r="F14" s="0">
         <v>7</v>
       </c>
       <c r="G14" s="0">
         <v>7</v>
       </c>
       <c r="H14" s="0">
         <v>7</v>
       </c>
       <c r="I14" s="0">
         <v>7</v>
       </c>
       <c r="J14" s="0">
         <v>7</v>
       </c>
       <c r="K14" s="0">
         <v>7</v>
       </c>
       <c r="L14" s="0">
         <v>7</v>
       </c>
       <c r="M14" s="0">
         <v>7</v>
       </c>
       <c r="N14" s="0">
         <v>7</v>
       </c>
       <c r="O14" s="0">
         <v>7</v>
       </c>
-      <c r="P14" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P14" s="0">
+        <v>7</v>
+      </c>
+      <c r="Q14" s="0">
+        <v>7</v>
+      </c>
+      <c r="R14" s="0">
+        <v>7</v>
+      </c>
+      <c r="S14" s="0">
+        <v>7</v>
+      </c>
+      <c r="T14" s="0">
+        <v>7</v>
+      </c>
+      <c r="U14" s="0">
+        <v>7</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="0">
         <v>6</v>
       </c>
       <c r="E15" s="0">
         <v>6</v>
       </c>
       <c r="F15" s="0">
         <v>6</v>
       </c>
       <c r="G15" s="0">
         <v>6</v>
       </c>
       <c r="H15" s="0">
         <v>6</v>
       </c>
       <c r="I15" s="0">
         <v>6</v>
       </c>
       <c r="J15" s="0">
         <v>6</v>
       </c>
       <c r="K15" s="0">
         <v>6</v>
       </c>
       <c r="L15" s="0">
         <v>6</v>
       </c>
       <c r="M15" s="0">
         <v>6</v>
       </c>
       <c r="N15" s="0">
         <v>6</v>
       </c>
       <c r="O15" s="0">
         <v>6</v>
       </c>
-      <c r="P15" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P15" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q15" s="0">
+        <v>6</v>
+      </c>
+      <c r="R15" s="0">
+        <v>6</v>
+      </c>
+      <c r="S15" s="0">
+        <v>6</v>
+      </c>
+      <c r="T15" s="0">
+        <v>6</v>
+      </c>
+      <c r="U15" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0">
         <v>5</v>
       </c>
       <c r="E16" s="0">
         <v>5</v>
       </c>
       <c r="F16" s="0">
         <v>5</v>
       </c>
       <c r="G16" s="0">
         <v>5</v>
       </c>
       <c r="H16" s="0">
         <v>5</v>
       </c>
       <c r="I16" s="0">
         <v>5</v>
       </c>
       <c r="J16" s="0">
         <v>3</v>
       </c>
       <c r="K16" s="0">
         <v>3</v>
       </c>
       <c r="L16" s="0">
         <v>3</v>
       </c>
       <c r="M16" s="0">
         <v>3</v>
       </c>
       <c r="N16" s="0">
         <v>3</v>
       </c>
       <c r="O16" s="0">
         <v>3</v>
       </c>
-      <c r="P16" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P16" s="0">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="0">
+        <v>5</v>
+      </c>
+      <c r="R16" s="0">
+        <v>5</v>
+      </c>
+      <c r="S16" s="0">
+        <v>5</v>
+      </c>
+      <c r="T16" s="0">
+        <v>5</v>
+      </c>
+      <c r="U16" s="0">
+        <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="0">
         <v>8</v>
       </c>
       <c r="E17" s="0">
         <v>8</v>
       </c>
       <c r="F17" s="0">
         <v>8</v>
       </c>
       <c r="G17" s="0">
         <v>8</v>
       </c>
       <c r="H17" s="0">
         <v>8</v>
       </c>
       <c r="I17" s="0">
         <v>8</v>
       </c>
       <c r="J17" s="0">
         <v>6</v>
       </c>
       <c r="K17" s="0">
         <v>6</v>
       </c>
       <c r="L17" s="0">
         <v>6</v>
       </c>
       <c r="M17" s="0">
         <v>6</v>
       </c>
       <c r="N17" s="0">
         <v>6</v>
       </c>
       <c r="O17" s="0">
         <v>6</v>
       </c>
-      <c r="P17" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P17" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="0">
+        <v>8</v>
+      </c>
+      <c r="R17" s="0">
+        <v>8</v>
+      </c>
+      <c r="S17" s="0">
+        <v>8</v>
+      </c>
+      <c r="T17" s="0">
+        <v>8</v>
+      </c>
+      <c r="U17" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0">
         <v>7</v>
       </c>
       <c r="E18" s="0">
         <v>7</v>
       </c>
       <c r="F18" s="0">
         <v>7</v>
       </c>
       <c r="G18" s="0">
         <v>6</v>
       </c>
       <c r="H18" s="0">
         <v>6</v>
       </c>
       <c r="I18" s="0">
@@ -1342,129 +1342,129 @@
       </c>
       <c r="H20" s="0">
         <v>6</v>
       </c>
       <c r="I20" s="0">
         <v>6</v>
       </c>
       <c r="J20" s="0">
         <v>6</v>
       </c>
       <c r="K20" s="0">
         <v>6</v>
       </c>
       <c r="L20" s="0">
         <v>6</v>
       </c>
       <c r="M20" s="0">
         <v>6</v>
       </c>
       <c r="N20" s="0">
         <v>6</v>
       </c>
       <c r="O20" s="0">
         <v>6</v>
       </c>
-      <c r="P20" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P20" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q20" s="0">
+        <v>8</v>
+      </c>
+      <c r="R20" s="0">
+        <v>8</v>
+      </c>
+      <c r="S20" s="0">
+        <v>8</v>
+      </c>
+      <c r="T20" s="0">
+        <v>8</v>
+      </c>
+      <c r="U20" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="0">
         <v>7</v>
       </c>
       <c r="E21" s="0">
         <v>7</v>
       </c>
       <c r="F21" s="0">
         <v>7</v>
       </c>
       <c r="G21" s="0">
         <v>7</v>
       </c>
       <c r="H21" s="0">
         <v>7</v>
       </c>
       <c r="I21" s="0">
         <v>7</v>
       </c>
       <c r="J21" s="0">
         <v>6</v>
       </c>
       <c r="K21" s="0">
         <v>6</v>
       </c>
       <c r="L21" s="0">
         <v>6</v>
       </c>
       <c r="M21" s="0">
         <v>6</v>
       </c>
       <c r="N21" s="0">
         <v>6</v>
       </c>
       <c r="O21" s="0">
         <v>6</v>
       </c>
-      <c r="P21" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P21" s="0">
+        <v>7</v>
+      </c>
+      <c r="Q21" s="0">
+        <v>7</v>
+      </c>
+      <c r="R21" s="0">
+        <v>7</v>
+      </c>
+      <c r="S21" s="0">
+        <v>7</v>
+      </c>
+      <c r="T21" s="0">
+        <v>7</v>
+      </c>
+      <c r="U21" s="0">
+        <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0">
         <v>6</v>
       </c>
       <c r="E22" s="0">
         <v>6</v>
       </c>
       <c r="F22" s="0">
         <v>6</v>
       </c>
       <c r="G22" s="0">
         <v>5</v>
       </c>
       <c r="H22" s="0">
         <v>5</v>
       </c>
       <c r="I22" s="0">
@@ -1528,129 +1528,129 @@
       </c>
       <c r="H23" s="0">
         <v>8</v>
       </c>
       <c r="I23" s="0">
         <v>8</v>
       </c>
       <c r="J23" s="0">
         <v>6</v>
       </c>
       <c r="K23" s="0">
         <v>6</v>
       </c>
       <c r="L23" s="0">
         <v>6</v>
       </c>
       <c r="M23" s="0">
         <v>6</v>
       </c>
       <c r="N23" s="0">
         <v>6</v>
       </c>
       <c r="O23" s="0">
         <v>6</v>
       </c>
-      <c r="P23" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P23" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="0">
+        <v>8</v>
+      </c>
+      <c r="R23" s="0">
+        <v>8</v>
+      </c>
+      <c r="S23" s="0">
+        <v>8</v>
+      </c>
+      <c r="T23" s="0">
+        <v>8</v>
+      </c>
+      <c r="U23" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0">
         <v>6</v>
       </c>
       <c r="E24" s="0">
         <v>6</v>
       </c>
       <c r="F24" s="0">
         <v>6</v>
       </c>
       <c r="G24" s="0">
         <v>6</v>
       </c>
       <c r="H24" s="0">
         <v>6</v>
       </c>
       <c r="I24" s="0">
         <v>6</v>
       </c>
       <c r="J24" s="0">
         <v>4</v>
       </c>
       <c r="K24" s="0">
         <v>4</v>
       </c>
       <c r="L24" s="0">
         <v>4</v>
       </c>
       <c r="M24" s="0">
         <v>4</v>
       </c>
       <c r="N24" s="0">
         <v>4</v>
       </c>
       <c r="O24" s="0">
         <v>4</v>
       </c>
-      <c r="P24" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P24" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q24" s="0">
+        <v>6</v>
+      </c>
+      <c r="R24" s="0">
+        <v>6</v>
+      </c>
+      <c r="S24" s="0">
+        <v>6</v>
+      </c>
+      <c r="T24" s="0">
+        <v>6</v>
+      </c>
+      <c r="U24" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="0">
         <v>7</v>
       </c>
       <c r="E25" s="0">
         <v>7</v>
       </c>
       <c r="F25" s="0">
         <v>7</v>
       </c>
       <c r="G25" s="0">
         <v>7</v>
       </c>
       <c r="H25" s="0">
         <v>7</v>
       </c>
       <c r="I25" s="0">
@@ -1714,67 +1714,67 @@
       </c>
       <c r="H26" s="0">
         <v>8</v>
       </c>
       <c r="I26" s="0">
         <v>8</v>
       </c>
       <c r="J26" s="0">
         <v>6</v>
       </c>
       <c r="K26" s="0">
         <v>6</v>
       </c>
       <c r="L26" s="0">
         <v>6</v>
       </c>
       <c r="M26" s="0">
         <v>6</v>
       </c>
       <c r="N26" s="0">
         <v>6</v>
       </c>
       <c r="O26" s="0">
         <v>6</v>
       </c>
-      <c r="P26" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P26" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q26" s="0">
+        <v>8</v>
+      </c>
+      <c r="R26" s="0">
+        <v>8</v>
+      </c>
+      <c r="S26" s="0">
+        <v>8</v>
+      </c>
+      <c r="T26" s="0">
+        <v>8</v>
+      </c>
+      <c r="U26" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="0">
         <v>8</v>
       </c>
       <c r="E27" s="0">
         <v>8</v>
       </c>
       <c r="F27" s="0">
         <v>8</v>
       </c>
       <c r="G27" s="0">
         <v>8</v>
       </c>
       <c r="H27" s="0">
         <v>8</v>
       </c>
       <c r="I27" s="0">
@@ -1900,67 +1900,67 @@
       </c>
       <c r="H29" s="0">
         <v>9</v>
       </c>
       <c r="I29" s="0">
         <v>9</v>
       </c>
       <c r="J29" s="0">
         <v>6</v>
       </c>
       <c r="K29" s="0">
         <v>6</v>
       </c>
       <c r="L29" s="0">
         <v>6</v>
       </c>
       <c r="M29" s="0">
         <v>6</v>
       </c>
       <c r="N29" s="0">
         <v>6</v>
       </c>
       <c r="O29" s="0">
         <v>6</v>
       </c>
-      <c r="P29" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P29" s="0">
+        <v>9</v>
+      </c>
+      <c r="Q29" s="0">
+        <v>9</v>
+      </c>
+      <c r="R29" s="0">
+        <v>9</v>
+      </c>
+      <c r="S29" s="0">
+        <v>9</v>
+      </c>
+      <c r="T29" s="0">
+        <v>9</v>
+      </c>
+      <c r="U29" s="0">
+        <v>9</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="0">
         <v>6</v>
       </c>
       <c r="E30" s="0">
         <v>6</v>
       </c>
       <c r="F30" s="0">
         <v>6</v>
       </c>
       <c r="G30" s="0">
         <v>6</v>
       </c>
       <c r="H30" s="0">
         <v>6</v>
       </c>
       <c r="I30" s="0">
@@ -2086,315 +2086,315 @@
       </c>
       <c r="H32" s="0">
         <v>12</v>
       </c>
       <c r="I32" s="0">
         <v>12</v>
       </c>
       <c r="J32" s="0">
         <v>8</v>
       </c>
       <c r="K32" s="0">
         <v>8</v>
       </c>
       <c r="L32" s="0">
         <v>8</v>
       </c>
       <c r="M32" s="0">
         <v>8</v>
       </c>
       <c r="N32" s="0">
         <v>8</v>
       </c>
       <c r="O32" s="0">
         <v>8</v>
       </c>
-      <c r="P32" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P32" s="0">
+        <v>12</v>
+      </c>
+      <c r="Q32" s="0">
+        <v>12</v>
+      </c>
+      <c r="R32" s="0">
+        <v>12</v>
+      </c>
+      <c r="S32" s="0">
+        <v>12</v>
+      </c>
+      <c r="T32" s="0">
+        <v>12</v>
+      </c>
+      <c r="U32" s="0">
+        <v>12</v>
       </c>
     </row>
     <row r="33">
       <c r="B33" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="0">
         <v>11</v>
       </c>
       <c r="E33" s="0">
         <v>11</v>
       </c>
       <c r="F33" s="0">
         <v>11</v>
       </c>
       <c r="G33" s="0">
         <v>11</v>
       </c>
       <c r="H33" s="0">
         <v>11</v>
       </c>
       <c r="I33" s="0">
         <v>11</v>
       </c>
       <c r="J33" s="0">
         <v>6</v>
       </c>
       <c r="K33" s="0">
         <v>6</v>
       </c>
       <c r="L33" s="0">
         <v>6</v>
       </c>
       <c r="M33" s="0">
         <v>6</v>
       </c>
       <c r="N33" s="0">
         <v>6</v>
       </c>
       <c r="O33" s="0">
         <v>6</v>
       </c>
-      <c r="P33" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P33" s="0">
+        <v>9</v>
+      </c>
+      <c r="Q33" s="0">
+        <v>9</v>
+      </c>
+      <c r="R33" s="0">
+        <v>9</v>
+      </c>
+      <c r="S33" s="0">
+        <v>9</v>
+      </c>
+      <c r="T33" s="0">
+        <v>9</v>
+      </c>
+      <c r="U33" s="0">
+        <v>9</v>
       </c>
     </row>
     <row r="34">
       <c r="B34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="0">
         <v>6</v>
       </c>
       <c r="E34" s="0">
         <v>6</v>
       </c>
       <c r="F34" s="0">
         <v>6</v>
       </c>
       <c r="G34" s="0">
         <v>6</v>
       </c>
       <c r="H34" s="0">
         <v>6</v>
       </c>
       <c r="I34" s="0">
         <v>6</v>
       </c>
       <c r="J34" s="0">
         <v>6</v>
       </c>
       <c r="K34" s="0">
         <v>6</v>
       </c>
       <c r="L34" s="0">
         <v>6</v>
       </c>
       <c r="M34" s="0">
         <v>6</v>
       </c>
       <c r="N34" s="0">
         <v>6</v>
       </c>
       <c r="O34" s="0">
         <v>6</v>
       </c>
-      <c r="P34" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P34" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q34" s="0">
+        <v>6</v>
+      </c>
+      <c r="R34" s="0">
+        <v>6</v>
+      </c>
+      <c r="S34" s="0">
+        <v>6</v>
+      </c>
+      <c r="T34" s="0">
+        <v>6</v>
+      </c>
+      <c r="U34" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="35">
       <c r="B35" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="0">
         <v>2</v>
       </c>
       <c r="E35" s="0">
         <v>2</v>
       </c>
       <c r="F35" s="0">
         <v>2</v>
       </c>
       <c r="G35" s="0">
         <v>2</v>
       </c>
       <c r="H35" s="0">
         <v>2</v>
       </c>
       <c r="I35" s="0">
         <v>2</v>
       </c>
       <c r="J35" s="0">
         <v>2</v>
       </c>
       <c r="K35" s="0">
         <v>2</v>
       </c>
       <c r="L35" s="0">
         <v>2</v>
       </c>
       <c r="M35" s="0">
         <v>2</v>
       </c>
       <c r="N35" s="0">
         <v>2</v>
       </c>
       <c r="O35" s="0">
         <v>2</v>
       </c>
-      <c r="P35" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P35" s="0">
+        <v>2</v>
+      </c>
+      <c r="Q35" s="0">
+        <v>2</v>
+      </c>
+      <c r="R35" s="0">
+        <v>2</v>
+      </c>
+      <c r="S35" s="0">
+        <v>2</v>
+      </c>
+      <c r="T35" s="0">
+        <v>2</v>
+      </c>
+      <c r="U35" s="0">
+        <v>2</v>
       </c>
     </row>
     <row r="36">
       <c r="B36" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="0">
         <v>4</v>
       </c>
       <c r="E36" s="0">
         <v>4</v>
       </c>
       <c r="F36" s="0">
         <v>4</v>
       </c>
       <c r="G36" s="0">
         <v>4</v>
       </c>
       <c r="H36" s="0">
         <v>4</v>
       </c>
       <c r="I36" s="0">
         <v>4</v>
       </c>
       <c r="J36" s="0">
         <v>3</v>
       </c>
       <c r="K36" s="0">
         <v>3</v>
       </c>
       <c r="L36" s="0">
         <v>3</v>
       </c>
       <c r="M36" s="0">
         <v>3</v>
       </c>
       <c r="N36" s="0">
         <v>3</v>
       </c>
       <c r="O36" s="0">
         <v>3</v>
       </c>
-      <c r="P36" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P36" s="0">
+        <v>4</v>
+      </c>
+      <c r="Q36" s="0">
+        <v>4</v>
+      </c>
+      <c r="R36" s="0">
+        <v>4</v>
+      </c>
+      <c r="S36" s="0">
+        <v>4</v>
+      </c>
+      <c r="T36" s="0">
+        <v>4</v>
+      </c>
+      <c r="U36" s="0">
+        <v>4</v>
       </c>
     </row>
     <row r="37">
       <c r="B37" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="0">
         <v>5</v>
       </c>
       <c r="E37" s="0">
         <v>5</v>
       </c>
       <c r="F37" s="0">
         <v>5</v>
       </c>
       <c r="G37" s="0">
         <v>5</v>
       </c>
       <c r="H37" s="0">
         <v>5</v>
       </c>
       <c r="I37" s="0">
@@ -2520,253 +2520,253 @@
       </c>
       <c r="H39" s="0">
         <v>6</v>
       </c>
       <c r="I39" s="0">
         <v>6</v>
       </c>
       <c r="J39" s="0">
         <v>4</v>
       </c>
       <c r="K39" s="0">
         <v>4</v>
       </c>
       <c r="L39" s="0">
         <v>4</v>
       </c>
       <c r="M39" s="0">
         <v>4</v>
       </c>
       <c r="N39" s="0">
         <v>4</v>
       </c>
       <c r="O39" s="0">
         <v>4</v>
       </c>
-      <c r="P39" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P39" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q39" s="0">
+        <v>6</v>
+      </c>
+      <c r="R39" s="0">
+        <v>6</v>
+      </c>
+      <c r="S39" s="0">
+        <v>6</v>
+      </c>
+      <c r="T39" s="0">
+        <v>6</v>
+      </c>
+      <c r="U39" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="40">
       <c r="B40" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="0">
         <v>3</v>
       </c>
       <c r="E40" s="0">
         <v>3</v>
       </c>
       <c r="F40" s="0">
         <v>3</v>
       </c>
       <c r="G40" s="0">
         <v>3</v>
       </c>
       <c r="H40" s="0">
         <v>3</v>
       </c>
       <c r="I40" s="0">
         <v>3</v>
       </c>
       <c r="J40" s="0">
         <v>2</v>
       </c>
       <c r="K40" s="0">
         <v>2</v>
       </c>
       <c r="L40" s="0">
         <v>2</v>
       </c>
       <c r="M40" s="0">
         <v>2</v>
       </c>
       <c r="N40" s="0">
         <v>2</v>
       </c>
       <c r="O40" s="0">
         <v>2</v>
       </c>
-      <c r="P40" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P40" s="0">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="0">
+        <v>3</v>
+      </c>
+      <c r="R40" s="0">
+        <v>3</v>
+      </c>
+      <c r="S40" s="0">
+        <v>3</v>
+      </c>
+      <c r="T40" s="0">
+        <v>3</v>
+      </c>
+      <c r="U40" s="0">
+        <v>3</v>
       </c>
     </row>
     <row r="41">
       <c r="B41" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="0">
         <v>5</v>
       </c>
       <c r="E41" s="0">
         <v>5</v>
       </c>
       <c r="F41" s="0">
         <v>5</v>
       </c>
       <c r="G41" s="0">
         <v>5</v>
       </c>
       <c r="H41" s="0">
         <v>5</v>
       </c>
       <c r="I41" s="0">
         <v>5</v>
       </c>
       <c r="J41" s="0">
         <v>2</v>
       </c>
       <c r="K41" s="0">
         <v>2</v>
       </c>
       <c r="L41" s="0">
         <v>2</v>
       </c>
       <c r="M41" s="0">
         <v>2</v>
       </c>
       <c r="N41" s="0">
         <v>2</v>
       </c>
       <c r="O41" s="0">
         <v>2</v>
       </c>
-      <c r="P41" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P41" s="0">
+        <v>4</v>
+      </c>
+      <c r="Q41" s="0">
+        <v>4</v>
+      </c>
+      <c r="R41" s="0">
+        <v>4</v>
+      </c>
+      <c r="S41" s="0">
+        <v>4</v>
+      </c>
+      <c r="T41" s="0">
+        <v>4</v>
+      </c>
+      <c r="U41" s="0">
+        <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="B42" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="0">
         <v>6</v>
       </c>
       <c r="E42" s="0">
         <v>6</v>
       </c>
       <c r="F42" s="0">
         <v>6</v>
       </c>
       <c r="G42" s="0">
         <v>6</v>
       </c>
       <c r="H42" s="0">
         <v>6</v>
       </c>
       <c r="I42" s="0">
         <v>6</v>
       </c>
       <c r="J42" s="0">
         <v>6</v>
       </c>
       <c r="K42" s="0">
         <v>6</v>
       </c>
       <c r="L42" s="0">
         <v>6</v>
       </c>
       <c r="M42" s="0">
         <v>6</v>
       </c>
       <c r="N42" s="0">
         <v>6</v>
       </c>
       <c r="O42" s="0">
         <v>6</v>
       </c>
-      <c r="P42" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P42" s="0">
+        <v>6</v>
+      </c>
+      <c r="Q42" s="0">
+        <v>6</v>
+      </c>
+      <c r="R42" s="0">
+        <v>6</v>
+      </c>
+      <c r="S42" s="0">
+        <v>6</v>
+      </c>
+      <c r="T42" s="0">
+        <v>6</v>
+      </c>
+      <c r="U42" s="0">
+        <v>6</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
@@ -2838,67 +2838,67 @@
       </c>
       <c r="H45" s="0">
         <v>231</v>
       </c>
       <c r="I45" s="0">
         <v>231</v>
       </c>
       <c r="J45" s="0">
         <v>185</v>
       </c>
       <c r="K45" s="0">
         <v>185</v>
       </c>
       <c r="L45" s="0">
         <v>184</v>
       </c>
       <c r="M45" s="0">
         <v>182</v>
       </c>
       <c r="N45" s="0">
         <v>182</v>
       </c>
       <c r="O45" s="0">
         <v>182</v>
       </c>
-      <c r="P45" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P45" s="0">
+        <v>148</v>
+      </c>
+      <c r="Q45" s="0">
+        <v>148</v>
+      </c>
+      <c r="R45" s="0">
+        <v>148</v>
+      </c>
+      <c r="S45" s="0">
+        <v>148</v>
+      </c>
+      <c r="T45" s="0">
+        <v>148</v>
+      </c>
+      <c r="U45" s="0">
+        <v>148</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C46" s="12" t="s">
         <v>52</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="I46" s="0" t="s">