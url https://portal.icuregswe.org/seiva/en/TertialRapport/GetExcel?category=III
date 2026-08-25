--- v0 (2026-07-07)
+++ v1 (2026-08-25)
@@ -4,113 +4,131 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <si>
     <t>Directives for Swedish Intensive Care - Tertiary report - CategoryIII</t>
   </si>
   <si>
     <t>Tertiary 1, week 12</t>
   </si>
   <si>
     <t>Tertiary 2, week 29</t>
   </si>
   <si>
     <t>Tertiary 3, week 42</t>
   </si>
   <si>
     <t>Weekday</t>
   </si>
   <si>
     <t>Weekend</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>ICU-Category</t>
   </si>
   <si>
     <t>Am</t>
   </si>
   <si>
     <t>Pm</t>
   </si>
   <si>
     <t>Night</t>
   </si>
   <si>
+    <t>K Huddinge IVA</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>K Solna BIVA</t>
+  </si>
+  <si>
+    <t>K Solna ECMO</t>
+  </si>
+  <si>
     <t>K Solna IVA</t>
   </si>
   <si>
-    <t>III</t>
-[...2 lines deleted...]
-    <t>-</t>
+    <t>Karlskrona TIVA</t>
+  </si>
+  <si>
+    <t>Linköping CIVA</t>
   </si>
   <si>
     <t>Linköping NIVA</t>
   </si>
   <si>
     <t>Linköping TIVA</t>
   </si>
   <si>
     <t>Örebro IVA</t>
   </si>
   <si>
     <t>Örebro TIVA</t>
   </si>
   <si>
     <t>SU BIVA</t>
   </si>
   <si>
     <t>SU CIVA</t>
   </si>
   <si>
     <t>SU Mölndal</t>
+  </si>
+  <si>
+    <t>SU NIVA</t>
   </si>
   <si>
     <t>SU TIVA</t>
   </si>
   <si>
     <t>SUS Lund BIVA</t>
   </si>
   <si>
     <t>SUS Lund IVA</t>
   </si>
   <si>
     <t>SUS Lund NIVA</t>
   </si>
   <si>
     <t>SUS Lund TIVA</t>
   </si>
   <si>
     <t>SUS Malmö IVA</t>
   </si>
   <si>
     <t>Umeå IVA</t>
   </si>
   <si>
     <t>Umeå TIVA</t>
   </si>
@@ -255,51 +273,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" borderId="3" applyBorder="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="B1:U100"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="2" max="2" width="15.0082120895386" customWidth="1"/>
+    <col min="2" max="2" width="15.2527256011963" customWidth="1"/>
     <col min="3" max="3" width="13.0163049697876" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
@@ -456,615 +474,615 @@
       </c>
       <c r="R5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="S5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="T5" s="9" t="s">
         <v>9</v>
       </c>
       <c r="U5" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="C6" s="12"/>
     </row>
     <row r="7">
       <c r="B7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E7" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F7" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="G7" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="H7" s="0">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="I7" s="0">
-        <v>18</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="J7" s="0">
+        <v>7</v>
+      </c>
+      <c r="K7" s="0">
+        <v>7</v>
+      </c>
+      <c r="L7" s="0">
+        <v>7</v>
+      </c>
+      <c r="M7" s="0">
+        <v>7</v>
+      </c>
+      <c r="N7" s="0">
+        <v>7</v>
+      </c>
+      <c r="O7" s="0">
+        <v>7</v>
       </c>
       <c r="P7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U7" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8">
       <c r="B8" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="0">
         <v>6</v>
       </c>
       <c r="E8" s="0">
         <v>6</v>
       </c>
       <c r="F8" s="0">
         <v>6</v>
       </c>
       <c r="G8" s="0">
         <v>6</v>
       </c>
       <c r="H8" s="0">
         <v>6</v>
       </c>
       <c r="I8" s="0">
         <v>6</v>
       </c>
-      <c r="J8" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J8" s="0">
+        <v>4</v>
+      </c>
+      <c r="K8" s="0">
+        <v>4</v>
+      </c>
+      <c r="L8" s="0">
+        <v>4</v>
+      </c>
+      <c r="M8" s="0">
+        <v>4</v>
+      </c>
+      <c r="N8" s="0">
+        <v>4</v>
+      </c>
+      <c r="O8" s="0">
+        <v>4</v>
       </c>
       <c r="P8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U8" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E9" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F9" s="0">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="G9" s="0">
         <v>4</v>
       </c>
       <c r="H9" s="0">
         <v>4</v>
       </c>
       <c r="I9" s="0">
         <v>4</v>
       </c>
-      <c r="J9" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J9" s="0">
+        <v>3</v>
+      </c>
+      <c r="K9" s="0">
+        <v>3</v>
+      </c>
+      <c r="L9" s="0">
+        <v>3</v>
+      </c>
+      <c r="M9" s="0">
+        <v>3</v>
+      </c>
+      <c r="N9" s="0">
+        <v>3</v>
+      </c>
+      <c r="O9" s="0">
+        <v>3</v>
       </c>
       <c r="P9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U9" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="0">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E10" s="0">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F10" s="0">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="G10" s="0">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="H10" s="0">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="I10" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>18</v>
+      </c>
+      <c r="J10" s="0">
+        <v>14</v>
+      </c>
+      <c r="K10" s="0">
+        <v>14</v>
+      </c>
+      <c r="L10" s="0">
+        <v>14</v>
+      </c>
+      <c r="M10" s="0">
+        <v>14</v>
+      </c>
+      <c r="N10" s="0">
+        <v>14</v>
+      </c>
+      <c r="O10" s="0">
+        <v>14</v>
       </c>
       <c r="P10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U10" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F11" s="0">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="G11" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H11" s="0">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I11" s="0">
-        <v>4</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>1</v>
+      </c>
+      <c r="J11" s="0">
+        <v>2</v>
+      </c>
+      <c r="K11" s="0">
+        <v>2</v>
+      </c>
+      <c r="L11" s="0">
+        <v>2</v>
+      </c>
+      <c r="M11" s="0">
+        <v>1</v>
+      </c>
+      <c r="N11" s="0">
+        <v>1</v>
+      </c>
+      <c r="O11" s="0">
+        <v>1</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="0">
         <v>8</v>
       </c>
       <c r="E12" s="0">
         <v>8</v>
       </c>
       <c r="F12" s="0">
         <v>8</v>
       </c>
       <c r="G12" s="0">
         <v>8</v>
       </c>
       <c r="H12" s="0">
         <v>8</v>
       </c>
       <c r="I12" s="0">
         <v>8</v>
       </c>
-      <c r="J12" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J12" s="0">
+        <v>8</v>
+      </c>
+      <c r="K12" s="0">
+        <v>8</v>
+      </c>
+      <c r="L12" s="0">
+        <v>8</v>
+      </c>
+      <c r="M12" s="0">
+        <v>8</v>
+      </c>
+      <c r="N12" s="0">
+        <v>8</v>
+      </c>
+      <c r="O12" s="0">
+        <v>8</v>
       </c>
       <c r="P12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U12" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="0">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="E13" s="0">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="F13" s="0">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="G13" s="0">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="H13" s="0">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I13" s="0">
-        <v>12</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J13" s="0">
+        <v>6</v>
+      </c>
+      <c r="K13" s="0">
+        <v>6</v>
+      </c>
+      <c r="L13" s="0">
+        <v>6</v>
+      </c>
+      <c r="M13" s="0">
+        <v>6</v>
+      </c>
+      <c r="N13" s="0">
+        <v>6</v>
+      </c>
+      <c r="O13" s="0">
+        <v>6</v>
       </c>
       <c r="P13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U13" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F14" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G14" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H14" s="0">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I14" s="0">
-        <v>5</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>4</v>
+      </c>
+      <c r="J14" s="0">
+        <v>6</v>
+      </c>
+      <c r="K14" s="0">
+        <v>6</v>
+      </c>
+      <c r="L14" s="0">
+        <v>6</v>
+      </c>
+      <c r="M14" s="0">
+        <v>4</v>
+      </c>
+      <c r="N14" s="0">
+        <v>4</v>
+      </c>
+      <c r="O14" s="0">
+        <v>4</v>
       </c>
       <c r="P14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="F15" s="0">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="G15" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H15" s="0">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I15" s="0">
-        <v>9</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J15" s="0">
+        <v>6</v>
+      </c>
+      <c r="K15" s="0">
+        <v>6</v>
+      </c>
+      <c r="L15" s="0">
+        <v>6</v>
+      </c>
+      <c r="M15" s="0">
+        <v>6</v>
+      </c>
+      <c r="N15" s="0">
+        <v>6</v>
+      </c>
+      <c r="O15" s="0">
+        <v>6</v>
       </c>
       <c r="P15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U15" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E16" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F16" s="0">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G16" s="0">
         <v>4</v>
       </c>
       <c r="H16" s="0">
         <v>4</v>
       </c>
       <c r="I16" s="0">
         <v>4</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N16" s="0" t="s">
         <v>13</v>
       </c>
@@ -1093,918 +1111,1272 @@
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="0">
         <v>8</v>
       </c>
       <c r="E17" s="0">
         <v>8</v>
       </c>
       <c r="F17" s="0">
         <v>8</v>
       </c>
       <c r="G17" s="0">
         <v>8</v>
       </c>
       <c r="H17" s="0">
         <v>8</v>
       </c>
       <c r="I17" s="0">
         <v>8</v>
       </c>
-      <c r="J17" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J17" s="0">
+        <v>6</v>
+      </c>
+      <c r="K17" s="0">
+        <v>6</v>
+      </c>
+      <c r="L17" s="0">
+        <v>6</v>
+      </c>
+      <c r="M17" s="0">
+        <v>6</v>
+      </c>
+      <c r="N17" s="0">
+        <v>6</v>
+      </c>
+      <c r="O17" s="0">
+        <v>6</v>
       </c>
       <c r="P17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U17" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E18" s="0">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="F18" s="0">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G18" s="0">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="H18" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="K18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="N18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="0">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="E19" s="0">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F19" s="0">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="G19" s="0">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="H19" s="0">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="I19" s="0">
-        <v>10</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>5</v>
+      </c>
+      <c r="J19" s="0">
+        <v>4</v>
+      </c>
+      <c r="K19" s="0">
+        <v>4</v>
+      </c>
+      <c r="L19" s="0">
+        <v>4</v>
+      </c>
+      <c r="M19" s="0">
+        <v>4</v>
+      </c>
+      <c r="N19" s="0">
+        <v>4</v>
+      </c>
+      <c r="O19" s="0">
+        <v>4</v>
       </c>
       <c r="P19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U19" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="E20" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F20" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="G20" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="H20" s="0">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="I20" s="0">
-        <v>10</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J20" s="0">
+        <v>6</v>
+      </c>
+      <c r="K20" s="0">
+        <v>6</v>
+      </c>
+      <c r="L20" s="0">
+        <v>6</v>
+      </c>
+      <c r="M20" s="0">
+        <v>6</v>
+      </c>
+      <c r="N20" s="0">
+        <v>6</v>
+      </c>
+      <c r="O20" s="0">
+        <v>6</v>
       </c>
       <c r="P20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U20" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="0">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E21" s="0">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F21" s="0">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G21" s="0">
         <v>9</v>
       </c>
       <c r="H21" s="0">
         <v>9</v>
       </c>
       <c r="I21" s="0">
         <v>9</v>
       </c>
-      <c r="J21" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J21" s="0">
+        <v>8</v>
+      </c>
+      <c r="K21" s="0">
+        <v>8</v>
+      </c>
+      <c r="L21" s="0">
+        <v>8</v>
+      </c>
+      <c r="M21" s="0">
+        <v>6</v>
+      </c>
+      <c r="N21" s="0">
+        <v>6</v>
+      </c>
+      <c r="O21" s="0">
+        <v>6</v>
       </c>
       <c r="P21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F22" s="0">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G22" s="0">
         <v>4</v>
       </c>
       <c r="H22" s="0">
         <v>4</v>
       </c>
       <c r="I22" s="0">
         <v>4</v>
       </c>
-      <c r="J22" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J22" s="0">
+        <v>5</v>
+      </c>
+      <c r="K22" s="0">
+        <v>5</v>
+      </c>
+      <c r="L22" s="0">
+        <v>5</v>
+      </c>
+      <c r="M22" s="0">
+        <v>4</v>
+      </c>
+      <c r="N22" s="0">
+        <v>4</v>
+      </c>
+      <c r="O22" s="0">
+        <v>4</v>
       </c>
       <c r="P22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U22" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E23" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F23" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="G23" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="H23" s="0">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I23" s="0">
-        <v>4</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>8</v>
+      </c>
+      <c r="J23" s="0">
+        <v>7</v>
+      </c>
+      <c r="K23" s="0">
+        <v>7</v>
+      </c>
+      <c r="L23" s="0">
+        <v>7</v>
+      </c>
+      <c r="M23" s="0">
+        <v>7</v>
+      </c>
+      <c r="N23" s="0">
+        <v>7</v>
+      </c>
+      <c r="O23" s="0">
+        <v>7</v>
       </c>
       <c r="P23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U23" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E24" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F24" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G24" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="H24" s="0">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I24" s="0">
-        <v>3</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>6</v>
+      </c>
+      <c r="J24" s="0">
+        <v>4</v>
+      </c>
+      <c r="K24" s="0">
+        <v>4</v>
+      </c>
+      <c r="L24" s="0">
+        <v>4</v>
+      </c>
+      <c r="M24" s="0">
+        <v>4</v>
+      </c>
+      <c r="N24" s="0">
+        <v>4</v>
+      </c>
+      <c r="O24" s="0">
+        <v>4</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U24" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25">
       <c r="B25" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="0">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E25" s="0">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F25" s="0">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="G25" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="H25" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I25" s="0">
-        <v>8</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="J25" s="0">
+        <v>16</v>
+      </c>
+      <c r="K25" s="0">
+        <v>16</v>
+      </c>
+      <c r="L25" s="0">
+        <v>14</v>
+      </c>
+      <c r="M25" s="0">
+        <v>10</v>
+      </c>
+      <c r="N25" s="0">
+        <v>10</v>
+      </c>
+      <c r="O25" s="0">
+        <v>10</v>
       </c>
       <c r="P25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U25" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26">
       <c r="B26" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E26" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F26" s="0">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H26" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I26" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>10</v>
+      </c>
+      <c r="J26" s="0">
+        <v>10</v>
+      </c>
+      <c r="K26" s="0">
+        <v>10</v>
+      </c>
+      <c r="L26" s="0">
+        <v>10</v>
+      </c>
+      <c r="M26" s="0">
+        <v>8</v>
+      </c>
+      <c r="N26" s="0">
+        <v>8</v>
+      </c>
+      <c r="O26" s="0">
+        <v>8</v>
       </c>
       <c r="P26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U26" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27">
       <c r="B27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="E27" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F27" s="0">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G27" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H27" s="0">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I27" s="0">
-        <v>6</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="J27" s="0">
+        <v>8</v>
+      </c>
+      <c r="K27" s="0">
+        <v>8</v>
+      </c>
+      <c r="L27" s="0">
+        <v>8</v>
+      </c>
+      <c r="M27" s="0">
+        <v>8</v>
+      </c>
+      <c r="N27" s="0">
+        <v>8</v>
+      </c>
+      <c r="O27" s="0">
+        <v>8</v>
       </c>
       <c r="P27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U27" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>35</v>
+        <v>12</v>
+      </c>
+      <c r="D28" s="0">
+        <v>6</v>
+      </c>
+      <c r="E28" s="0">
+        <v>6</v>
+      </c>
+      <c r="F28" s="0">
+        <v>6</v>
+      </c>
+      <c r="G28" s="0">
+        <v>4</v>
+      </c>
+      <c r="H28" s="0">
+        <v>4</v>
+      </c>
+      <c r="I28" s="0">
+        <v>4</v>
+      </c>
+      <c r="J28" s="0">
+        <v>4</v>
+      </c>
+      <c r="K28" s="0">
+        <v>4</v>
+      </c>
+      <c r="L28" s="0">
+        <v>4</v>
+      </c>
+      <c r="M28" s="0">
+        <v>4</v>
+      </c>
+      <c r="N28" s="0">
+        <v>4</v>
+      </c>
+      <c r="O28" s="0">
+        <v>4</v>
+      </c>
+      <c r="P28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T28" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U28" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="29">
       <c r="B29" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>37</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="D29" s="0">
+        <v>4</v>
+      </c>
+      <c r="E29" s="0">
+        <v>4</v>
+      </c>
+      <c r="F29" s="0">
+        <v>4</v>
+      </c>
+      <c r="G29" s="0">
+        <v>4</v>
+      </c>
+      <c r="H29" s="0">
+        <v>4</v>
+      </c>
+      <c r="I29" s="0">
+        <v>4</v>
+      </c>
+      <c r="J29" s="0">
+        <v>2</v>
+      </c>
+      <c r="K29" s="0">
+        <v>2</v>
+      </c>
+      <c r="L29" s="0">
+        <v>2</v>
+      </c>
+      <c r="M29" s="0">
+        <v>2</v>
+      </c>
+      <c r="N29" s="0">
+        <v>2</v>
+      </c>
+      <c r="O29" s="0">
+        <v>2</v>
       </c>
       <c r="P29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U29" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30">
       <c r="B30" s="0" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>37</v>
-[...35 lines deleted...]
-        <v>13</v>
+        <v>12</v>
+      </c>
+      <c r="D30" s="0">
+        <v>3</v>
+      </c>
+      <c r="E30" s="0">
+        <v>3</v>
+      </c>
+      <c r="F30" s="0">
+        <v>3</v>
+      </c>
+      <c r="G30" s="0">
+        <v>3</v>
+      </c>
+      <c r="H30" s="0">
+        <v>3</v>
+      </c>
+      <c r="I30" s="0">
+        <v>3</v>
+      </c>
+      <c r="J30" s="0">
+        <v>0</v>
+      </c>
+      <c r="K30" s="0">
+        <v>0</v>
+      </c>
+      <c r="L30" s="0">
+        <v>0</v>
+      </c>
+      <c r="M30" s="0">
+        <v>0</v>
+      </c>
+      <c r="N30" s="0">
+        <v>0</v>
+      </c>
+      <c r="O30" s="0">
+        <v>0</v>
       </c>
       <c r="P30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U30" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="0">
+        <v>8</v>
+      </c>
+      <c r="E31" s="0">
+        <v>8</v>
+      </c>
+      <c r="F31" s="0">
+        <v>8</v>
+      </c>
+      <c r="G31" s="0">
+        <v>8</v>
+      </c>
+      <c r="H31" s="0">
+        <v>8</v>
+      </c>
+      <c r="I31" s="0">
+        <v>8</v>
+      </c>
+      <c r="J31" s="0">
+        <v>6</v>
+      </c>
+      <c r="K31" s="0">
+        <v>6</v>
+      </c>
+      <c r="L31" s="0">
+        <v>6</v>
+      </c>
+      <c r="M31" s="0">
+        <v>6</v>
+      </c>
+      <c r="N31" s="0">
+        <v>6</v>
+      </c>
+      <c r="O31" s="0">
+        <v>6</v>
+      </c>
+      <c r="P31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T31" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U31" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="B32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="0">
+        <v>8</v>
+      </c>
+      <c r="E32" s="0">
+        <v>8</v>
+      </c>
+      <c r="F32" s="0">
+        <v>8</v>
+      </c>
+      <c r="G32" s="0">
+        <v>6</v>
+      </c>
+      <c r="H32" s="0">
+        <v>6</v>
+      </c>
+      <c r="I32" s="0">
+        <v>6</v>
+      </c>
+      <c r="J32" s="0">
+        <v>6</v>
+      </c>
+      <c r="K32" s="0">
+        <v>6</v>
+      </c>
+      <c r="L32" s="0">
+        <v>6</v>
+      </c>
+      <c r="M32" s="0">
+        <v>6</v>
+      </c>
+      <c r="N32" s="0">
+        <v>6</v>
+      </c>
+      <c r="O32" s="0">
+        <v>6</v>
+      </c>
+      <c r="P32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U32" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="B33" s="0" t="s">
         <v>39</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="C33" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="0">
+        <v>6</v>
+      </c>
+      <c r="E33" s="0">
+        <v>6</v>
+      </c>
+      <c r="F33" s="0">
+        <v>6</v>
+      </c>
+      <c r="G33" s="0">
+        <v>6</v>
+      </c>
+      <c r="H33" s="0">
+        <v>6</v>
+      </c>
+      <c r="I33" s="0">
+        <v>6</v>
+      </c>
+      <c r="J33" s="0">
+        <v>4</v>
+      </c>
+      <c r="K33" s="0">
+        <v>4</v>
+      </c>
+      <c r="L33" s="0">
+        <v>4</v>
+      </c>
+      <c r="M33" s="0">
+        <v>4</v>
+      </c>
+      <c r="N33" s="0">
+        <v>4</v>
+      </c>
+      <c r="O33" s="0">
+        <v>4</v>
+      </c>
+      <c r="P33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T33" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U33" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="B34" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="D31" s="0">
-[...11 lines deleted...]
-      <c r="H31" s="0">
+      <c r="C34" s="12" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T35" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U35" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="B36" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="M36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="N36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="O36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="P36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U36" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="B37" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="0">
+        <v>213</v>
+      </c>
+      <c r="E37" s="0">
+        <v>213</v>
+      </c>
+      <c r="F37" s="0">
+        <v>211</v>
+      </c>
+      <c r="G37" s="0">
+        <v>189</v>
+      </c>
+      <c r="H37" s="0">
+        <v>187</v>
+      </c>
+      <c r="I37" s="0">
+        <v>187</v>
+      </c>
+      <c r="J37" s="0">
         <v>152</v>
       </c>
-      <c r="I31" s="0">
+      <c r="K37" s="0">
         <v>152</v>
       </c>
-      <c r="J31" s="0" t="s">
-[...52 lines deleted...]
-      <c r="C37" s="12"/>
+      <c r="L37" s="0">
+        <v>150</v>
+      </c>
+      <c r="M37" s="0">
+        <v>138</v>
+      </c>
+      <c r="N37" s="0">
+        <v>138</v>
+      </c>
+      <c r="O37" s="0">
+        <v>138</v>
+      </c>
+      <c r="P37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="R37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="S37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="T37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="U37" s="0" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="38">
       <c r="C38" s="12"/>
     </row>
     <row r="39">
       <c r="C39" s="12"/>
     </row>
     <row r="40">
       <c r="C40" s="12"/>
     </row>
     <row r="41">
       <c r="C41" s="12"/>
     </row>
     <row r="42">
       <c r="C42" s="12"/>
     </row>
     <row r="43">
       <c r="C43" s="12"/>
     </row>
     <row r="44">
       <c r="C44" s="12"/>
     </row>
     <row r="45">
       <c r="C45" s="12"/>
     </row>