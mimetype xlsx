--- v1 (2026-08-25)
+++ v2 (2026-10-16)
@@ -695,67 +695,67 @@
       </c>
       <c r="H10" s="0">
         <v>18</v>
       </c>
       <c r="I10" s="0">
         <v>18</v>
       </c>
       <c r="J10" s="0">
         <v>14</v>
       </c>
       <c r="K10" s="0">
         <v>14</v>
       </c>
       <c r="L10" s="0">
         <v>14</v>
       </c>
       <c r="M10" s="0">
         <v>14</v>
       </c>
       <c r="N10" s="0">
         <v>14</v>
       </c>
       <c r="O10" s="0">
         <v>14</v>
       </c>
-      <c r="P10" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P10" s="0">
+        <v>18</v>
+      </c>
+      <c r="Q10" s="0">
+        <v>18</v>
+      </c>
+      <c r="R10" s="0">
+        <v>18</v>
+      </c>
+      <c r="S10" s="0">
+        <v>18</v>
+      </c>
+      <c r="T10" s="0">
+        <v>18</v>
+      </c>
+      <c r="U10" s="0">
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0">
         <v>2</v>
       </c>
       <c r="E11" s="0">
         <v>2</v>
       </c>
       <c r="F11" s="0">
         <v>2</v>
       </c>
       <c r="G11" s="0">
         <v>1</v>
       </c>
       <c r="H11" s="0">
         <v>1</v>
       </c>
       <c r="I11" s="0">
@@ -1005,111 +1005,111 @@
       </c>
       <c r="H15" s="0">
         <v>8</v>
       </c>
       <c r="I15" s="0">
         <v>8</v>
       </c>
       <c r="J15" s="0">
         <v>6</v>
       </c>
       <c r="K15" s="0">
         <v>6</v>
       </c>
       <c r="L15" s="0">
         <v>6</v>
       </c>
       <c r="M15" s="0">
         <v>6</v>
       </c>
       <c r="N15" s="0">
         <v>6</v>
       </c>
       <c r="O15" s="0">
         <v>6</v>
       </c>
-      <c r="P15" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P15" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q15" s="0">
+        <v>8</v>
+      </c>
+      <c r="R15" s="0">
+        <v>8</v>
+      </c>
+      <c r="S15" s="0">
+        <v>8</v>
+      </c>
+      <c r="T15" s="0">
+        <v>8</v>
+      </c>
+      <c r="U15" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="0">
         <v>6</v>
       </c>
       <c r="E16" s="0">
         <v>6</v>
       </c>
       <c r="F16" s="0">
         <v>6</v>
       </c>
       <c r="G16" s="0">
         <v>4</v>
       </c>
       <c r="H16" s="0">
         <v>4</v>
       </c>
       <c r="I16" s="0">
         <v>4</v>
       </c>
-      <c r="J16" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J16" s="0">
+        <v>4</v>
+      </c>
+      <c r="K16" s="0">
+        <v>4</v>
+      </c>
+      <c r="L16" s="0">
+        <v>4</v>
+      </c>
+      <c r="M16" s="0">
+        <v>4</v>
+      </c>
+      <c r="N16" s="0">
+        <v>4</v>
+      </c>
+      <c r="O16" s="0">
+        <v>4</v>
       </c>
       <c r="P16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U16" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12" t="s">
@@ -1129,111 +1129,111 @@
       </c>
       <c r="H17" s="0">
         <v>8</v>
       </c>
       <c r="I17" s="0">
         <v>8</v>
       </c>
       <c r="J17" s="0">
         <v>6</v>
       </c>
       <c r="K17" s="0">
         <v>6</v>
       </c>
       <c r="L17" s="0">
         <v>6</v>
       </c>
       <c r="M17" s="0">
         <v>6</v>
       </c>
       <c r="N17" s="0">
         <v>6</v>
       </c>
       <c r="O17" s="0">
         <v>6</v>
       </c>
-      <c r="P17" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P17" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="0">
+        <v>8</v>
+      </c>
+      <c r="R17" s="0">
+        <v>8</v>
+      </c>
+      <c r="S17" s="0">
+        <v>8</v>
+      </c>
+      <c r="T17" s="0">
+        <v>8</v>
+      </c>
+      <c r="U17" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="0">
         <v>18</v>
       </c>
       <c r="E18" s="0">
         <v>18</v>
       </c>
       <c r="F18" s="0">
         <v>18</v>
       </c>
       <c r="G18" s="0">
         <v>14</v>
       </c>
       <c r="H18" s="0">
         <v>12</v>
       </c>
       <c r="I18" s="0">
         <v>12</v>
       </c>
-      <c r="J18" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="J18" s="0">
+        <v>10</v>
+      </c>
+      <c r="K18" s="0">
+        <v>10</v>
+      </c>
+      <c r="L18" s="0">
+        <v>10</v>
+      </c>
+      <c r="M18" s="0">
+        <v>10</v>
+      </c>
+      <c r="N18" s="0">
+        <v>10</v>
+      </c>
+      <c r="O18" s="0">
+        <v>10</v>
       </c>
       <c r="P18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="R18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="S18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="T18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="U18" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="12" t="s">
@@ -1501,67 +1501,67 @@
       </c>
       <c r="H23" s="0">
         <v>8</v>
       </c>
       <c r="I23" s="0">
         <v>8</v>
       </c>
       <c r="J23" s="0">
         <v>7</v>
       </c>
       <c r="K23" s="0">
         <v>7</v>
       </c>
       <c r="L23" s="0">
         <v>7</v>
       </c>
       <c r="M23" s="0">
         <v>7</v>
       </c>
       <c r="N23" s="0">
         <v>7</v>
       </c>
       <c r="O23" s="0">
         <v>7</v>
       </c>
-      <c r="P23" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P23" s="0">
+        <v>8</v>
+      </c>
+      <c r="Q23" s="0">
+        <v>8</v>
+      </c>
+      <c r="R23" s="0">
+        <v>8</v>
+      </c>
+      <c r="S23" s="0">
+        <v>8</v>
+      </c>
+      <c r="T23" s="0">
+        <v>8</v>
+      </c>
+      <c r="U23" s="0">
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="0">
         <v>6</v>
       </c>
       <c r="E24" s="0">
         <v>6</v>
       </c>
       <c r="F24" s="0">
         <v>6</v>
       </c>
       <c r="G24" s="0">
         <v>6</v>
       </c>
       <c r="H24" s="0">
         <v>6</v>
       </c>
       <c r="I24" s="0">
@@ -1749,67 +1749,67 @@
       </c>
       <c r="H27" s="0">
         <v>9</v>
       </c>
       <c r="I27" s="0">
         <v>9</v>
       </c>
       <c r="J27" s="0">
         <v>8</v>
       </c>
       <c r="K27" s="0">
         <v>8</v>
       </c>
       <c r="L27" s="0">
         <v>8</v>
       </c>
       <c r="M27" s="0">
         <v>8</v>
       </c>
       <c r="N27" s="0">
         <v>8</v>
       </c>
       <c r="O27" s="0">
         <v>8</v>
       </c>
-      <c r="P27" s="0" t="s">
-[...15 lines deleted...]
-        <v>13</v>
+      <c r="P27" s="0">
+        <v>10</v>
+      </c>
+      <c r="Q27" s="0">
+        <v>10</v>
+      </c>
+      <c r="R27" s="0">
+        <v>10</v>
+      </c>
+      <c r="S27" s="0">
+        <v>9</v>
+      </c>
+      <c r="T27" s="0">
+        <v>9</v>
+      </c>
+      <c r="U27" s="0">
+        <v>9</v>
       </c>
     </row>
     <row r="28">
       <c r="B28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="0">
         <v>6</v>
       </c>
       <c r="E28" s="0">
         <v>6</v>
       </c>
       <c r="F28" s="0">
         <v>6</v>
       </c>
       <c r="G28" s="0">
         <v>4</v>
       </c>
       <c r="H28" s="0">
         <v>4</v>
       </c>
       <c r="I28" s="0">
@@ -2298,84 +2298,84 @@
       <c r="B37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="0">
         <v>213</v>
       </c>
       <c r="E37" s="0">
         <v>213</v>
       </c>
       <c r="F37" s="0">
         <v>211</v>
       </c>
       <c r="G37" s="0">
         <v>189</v>
       </c>
       <c r="H37" s="0">
         <v>187</v>
       </c>
       <c r="I37" s="0">
         <v>187</v>
       </c>
       <c r="J37" s="0">
+        <v>166</v>
+      </c>
+      <c r="K37" s="0">
+        <v>166</v>
+      </c>
+      <c r="L37" s="0">
+        <v>164</v>
+      </c>
+      <c r="M37" s="0">
         <v>152</v>
       </c>
-      <c r="K37" s="0">
+      <c r="N37" s="0">
         <v>152</v>
       </c>
-      <c r="L37" s="0">
-[...7 lines deleted...]
-      </c>
       <c r="O37" s="0">
-        <v>138</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>152</v>
+      </c>
+      <c r="P37" s="0">
+        <v>52</v>
+      </c>
+      <c r="Q37" s="0">
+        <v>52</v>
+      </c>
+      <c r="R37" s="0">
+        <v>52</v>
+      </c>
+      <c r="S37" s="0">
+        <v>51</v>
+      </c>
+      <c r="T37" s="0">
+        <v>51</v>
+      </c>
+      <c r="U37" s="0">
+        <v>51</v>
       </c>
     </row>
     <row r="38">
       <c r="C38" s="12"/>
     </row>
     <row r="39">
       <c r="C39" s="12"/>
     </row>
     <row r="40">
       <c r="C40" s="12"/>
     </row>
     <row r="41">
       <c r="C41" s="12"/>
     </row>
     <row r="42">
       <c r="C42" s="12"/>
     </row>
     <row r="43">
       <c r="C43" s="12"/>
     </row>
     <row r="44">
       <c r="C44" s="12"/>
     </row>
     <row r="45">
       <c r="C45" s="12"/>