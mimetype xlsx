--- v0 (2026-05-24)
+++ v1 (2026-07-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - Category I</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
@@ -189,102 +189,108 @@
   <si>
     <t>4 / 0</t>
   </si>
   <si>
     <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Norrtälje</t>
   </si>
   <si>
     <t>3 / 0</t>
   </si>
   <si>
     <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Piteå</t>
   </si>
   <si>
     <t>5 / 3</t>
   </si>
   <si>
     <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
   </si>
   <si>
+    <t>REMEO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No  (2)</t>
+  </si>
+  <si>
+    <t>15 / 0</t>
+  </si>
+  <si>
+    <t>3.2. No, but there is a physician on call on-call service</t>
+  </si>
+  <si>
     <t>Sollefteå</t>
   </si>
   <si>
     <t>4 / 4</t>
   </si>
   <si>
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
-    <t>75%</t>
-[...8 lines deleted...]
-    <t>4.1. Yes</t>
+    <t>69%</t>
+  </si>
+  <si>
+    <t>85%</t>
+  </si>
+  <si>
+    <t>4.2. No</t>
   </si>
   <si>
     <t>Category II</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>4.2. No</t>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Category III</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>4.2.1.1. At least half</t>
   </si>
   <si>
     <t>4.2.1.2. Less than half</t>
   </si>
   <si>
     <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
   </si>
   <si>
     <t>5. The competence of doctors with medical management responsibility for the department?</t>
   </si>
   <si>
     <t>5.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>5.1.1. No</t>
   </si>
   <si>
     <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
@@ -1085,368 +1091,410 @@
       </c>
       <c r="K15" s="11">
         <v>0.2</v>
       </c>
       <c r="L15" s="0">
         <v>1</v>
       </c>
       <c r="M15" s="0">
         <v>0.8</v>
       </c>
       <c r="N15" s="11">
         <v>2</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="C16" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>51</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="11" t="s">
-        <v>21</v>
+      <c r="F16" s="12" t="s">
+        <v>62</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K16" s="11">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L16" s="0">
-        <v>1</v>
+        <v>0.4</v>
       </c>
       <c r="M16" s="0">
-        <v>1</v>
+        <v>0.47</v>
       </c>
       <c r="N16" s="11">
-        <v>2.25</v>
+        <v>1.13</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>65</v>
+        <v>20</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="K17" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L17" s="0">
+        <v>1</v>
+      </c>
+      <c r="M17" s="0">
+        <v>1</v>
+      </c>
+      <c r="N17" s="11">
+        <v>2.25</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C18" s="0" t="s">
         <v>69</v>
-      </c>
-[...31 lines deleted...]
-        <v>68</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>72</v>
+      </c>
+      <c r="L19" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="M19" s="0">
+        <v>0.75</v>
       </c>
       <c r="N19" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N20" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="L21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="N21" s="0" t="s">
+        <v>78</v>
+      </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="22">
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23">
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24">
       <c r="P24" s="6"/>
       <c r="Q24" s="2"/>
     </row>
     <row r="25">
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26">
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27">
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28">
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29">
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30">
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="32">
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33">
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34">
       <c r="P34" s="6"/>
       <c r="Q34" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="35">
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="P36" s="6"/>
       <c r="Q36" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="P37" s="6"/>
       <c r="Q37" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="38">
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="P39" s="6"/>
       <c r="Q39" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40">
       <c r="P40" s="6"/>
       <c r="Q40" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41">
       <c r="P41" s="6"/>
       <c r="Q41" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="42">
       <c r="P42" s="6"/>
       <c r="Q42" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="43">
       <c r="P43" s="6"/>
       <c r="Q43" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44">
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>