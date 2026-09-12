--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - Category I</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
@@ -90,213 +90,228 @@
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&gt;2 year)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>3 / 1</t>
   </si>
   <si>
     <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
   </si>
   <si>
+    <t>Arvika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes  (EDIC)</t>
+  </si>
+  <si>
+    <t>2 / 2</t>
+  </si>
+  <si>
+    <t>2a. Answer reported by the unit</t>
+  </si>
+  <si>
     <t>Bollnäs</t>
   </si>
   <si>
     <t>3 / 2</t>
   </si>
   <si>
-    <t>2a. Answer reported by the unit</t>
+    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
   </si>
   <si>
     <t>Eksjö</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (3)</t>
   </si>
   <si>
     <t>4 / 2</t>
   </si>
   <si>
-    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
+    <t>K Solna TIVA</t>
+  </si>
+  <si>
+    <t>8 / 1</t>
+  </si>
+  <si>
+    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
   </si>
   <si>
     <t>Kalix</t>
   </si>
   <si>
     <t xml:space="preserve">No  (3)</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes  (EDIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>1 / 0</t>
   </si>
   <si>
+    <t>3.1. Yes with minimum expertise of</t>
+  </si>
+  <si>
     <t>Karlskoga</t>
   </si>
   <si>
     <t>4 / 1</t>
   </si>
   <si>
-    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+    <t>3.1.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Kungälv</t>
   </si>
   <si>
     <t>5 / 0</t>
   </si>
   <si>
-    <t>3.1. Yes with minimum expertise of</t>
+    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Lindesberg</t>
   </si>
   <si>
     <t>2 / 1</t>
   </si>
   <si>
-    <t>3.1.1. Specialist in anesthesia and intensive care</t>
+    <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Lycksele</t>
   </si>
   <si>
-    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
+    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Mora</t>
   </si>
   <si>
+    <t xml:space="preserve">Yes  (&lt;2 year)</t>
+  </si>
+  <si>
+    <t>4 / 0</t>
+  </si>
+  <si>
+    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
+  </si>
+  <si>
+    <t>Norrtälje</t>
+  </si>
+  <si>
+    <t>3 / 0</t>
+  </si>
+  <si>
+    <t>3.2. No, but there is a physician on call on-call service</t>
+  </si>
+  <si>
+    <t>Piteå</t>
+  </si>
+  <si>
+    <t>5 / 3</t>
+  </si>
+  <si>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+  </si>
+  <si>
+    <t>REMEO</t>
+  </si>
+  <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes  (&lt;2 year)</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">No  (2)</t>
   </si>
   <si>
     <t>15 / 0</t>
   </si>
   <si>
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>Sollefteå</t>
   </si>
   <si>
     <t>4 / 4</t>
   </si>
   <si>
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.2. No</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>4.1. Yes</t>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
-    <t>69%</t>
-[...5 lines deleted...]
-    <t>4.2. No</t>
+    <t>73%</t>
+  </si>
+  <si>
+    <t>93%</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>4.2.1.1. At least half</t>
   </si>
   <si>
     <t>Category II</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
+    <t>4.2.1.2. Less than half</t>
   </si>
   <si>
     <t>Category III</t>
-  </si>
-[...4 lines deleted...]
-    <t>4.2.1.2. Less than half</t>
   </si>
   <si>
     <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
   </si>
   <si>
     <t>5. The competence of doctors with medical management responsibility for the department?</t>
   </si>
   <si>
     <t>5.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>5.1.1. No</t>
   </si>
   <si>
     <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
   <si>
     <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
   </si>
   <si>
     <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
   </si>
@@ -465,51 +480,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Q44"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="11.3947458267212" customWidth="1"/>
+    <col min="1" max="1" width="12.3697271347046" customWidth="1"/>
     <col min="17" max="17" width="237.42155456543" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2">
       <c r="F2" s="8" t="s">
         <v>1</v>
       </c>
@@ -619,882 +634,966 @@
       </c>
       <c r="M5" s="0">
         <v>1.33</v>
       </c>
       <c r="N5" s="11">
         <v>3</v>
       </c>
       <c r="P5" s="6"/>
       <c r="Q5" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="11" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="E6" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K6" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L6" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M6" s="0">
-        <v>0.33</v>
+        <v>1.5</v>
       </c>
       <c r="N6" s="11">
-        <v>1.33</v>
+        <v>3</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="13" t="s">
-        <v>25</v>
+      <c r="C7" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>23</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L7" s="0">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="M7" s="0">
-        <v>1.25</v>
+        <v>0.33</v>
       </c>
       <c r="N7" s="11">
-        <v>2.5</v>
+        <v>1.33</v>
       </c>
       <c r="P7" s="6"/>
       <c r="Q7" s="2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="11" t="s">
-        <v>21</v>
+      <c r="C8" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="13" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="12" t="s">
+      <c r="E8" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="F8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="H8" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K8" s="11">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="L8" s="0">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="M8" s="0">
-        <v>1</v>
+        <v>1.25</v>
       </c>
       <c r="N8" s="11">
-        <v>3</v>
+        <v>2.5</v>
       </c>
       <c r="P8" s="6"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F9" s="11" t="s">
-        <v>21</v>
+      <c r="F9" s="12" t="s">
+        <v>23</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="K9" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L9" s="0">
+        <v>0.88</v>
+      </c>
+      <c r="M9" s="0">
         <v>0.75</v>
       </c>
-      <c r="M9" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="11">
-        <v>1.5</v>
+        <v>2.25</v>
       </c>
       <c r="P9" s="6"/>
       <c r="Q9" s="2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="13" t="s">
-        <v>25</v>
+      <c r="C10" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="E10" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>42</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="11">
-        <v>0.4</v>
+        <v>1</v>
       </c>
       <c r="L10" s="0">
         <v>1</v>
       </c>
       <c r="M10" s="0">
         <v>1</v>
       </c>
       <c r="N10" s="11">
-        <v>2.6</v>
+        <v>3</v>
       </c>
       <c r="P10" s="6"/>
       <c r="Q10" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L11" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="M11" s="0">
         <v>0.5</v>
       </c>
-      <c r="L11" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E12" s="13" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="E12" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K12" s="11">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="L12" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="M12" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="N12" s="11">
-        <v>1.5</v>
+        <v>2.6</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="13" t="s">
-        <v>51</v>
+      <c r="D13" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="G13" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H13" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K13" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L13" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="M13" s="0">
         <v>1</v>
       </c>
-      <c r="M13" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="11">
-        <v>2.25</v>
+        <v>2</v>
       </c>
       <c r="P13" s="6"/>
       <c r="Q13" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="11" t="s">
-        <v>21</v>
+      <c r="C14" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E14" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="E14" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>23</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I14" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="K14" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L14" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M14" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="N14" s="11">
-        <v>1.67</v>
+        <v>1.5</v>
       </c>
       <c r="P14" s="6"/>
       <c r="Q14" s="2" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>36</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>42</v>
       </c>
       <c r="G15" s="12" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="K15" s="11">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="L15" s="0">
         <v>1</v>
       </c>
       <c r="M15" s="0">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="N15" s="11">
-        <v>2</v>
+        <v>2.25</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="13" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="C16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F16" s="12" t="s">
-        <v>62</v>
+      <c r="F16" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="K16" s="11">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="L16" s="0">
-        <v>0.4</v>
+        <v>0.67</v>
       </c>
       <c r="M16" s="0">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="N16" s="11">
-        <v>1.13</v>
+        <v>1.67</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="K17" s="11">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="L17" s="0">
         <v>1</v>
       </c>
       <c r="M17" s="0">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="N17" s="11">
-        <v>2.25</v>
+        <v>2</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="G18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>69</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0.27</v>
+      </c>
+      <c r="L18" s="0">
+        <v>0.4</v>
+      </c>
+      <c r="M18" s="0">
+        <v>0.47</v>
+      </c>
+      <c r="N18" s="11">
+        <v>1.13</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J19" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...24 lines deleted...]
-        <v>72</v>
+      <c r="K19" s="11">
+        <v>0.25</v>
       </c>
       <c r="L19" s="0">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="M19" s="0">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>1</v>
+      </c>
+      <c r="N19" s="11">
+        <v>2.25</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>77</v>
-[...35 lines deleted...]
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E21" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="L21" s="0" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="L21" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="M21" s="0">
+        <v>0.77</v>
       </c>
       <c r="N21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="L22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="M22" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="N22" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="L23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="M23" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="N23" s="0" t="s">
+        <v>85</v>
+      </c>
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24">
       <c r="P24" s="6"/>
       <c r="Q24" s="2"/>
     </row>
     <row r="25">
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
     <row r="26">
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27">
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28">
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29">
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30">
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="31">
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
     </row>
     <row r="33">
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
     </row>
     <row r="34">
       <c r="P34" s="6"/>
       <c r="Q34" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35">
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="P36" s="6"/>
       <c r="Q36" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="37">
       <c r="P37" s="6"/>
       <c r="Q37" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38">
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="P39" s="6"/>
       <c r="Q39" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40">
       <c r="P40" s="6"/>
       <c r="Q40" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41">
       <c r="P41" s="6"/>
       <c r="Q41" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42">
       <c r="P42" s="6"/>
       <c r="Q42" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43">
       <c r="P43" s="6"/>
       <c r="Q43" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44">
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>