--- v2 (2026-09-12)
+++ v3 (2026-11-03)
@@ -4,365 +4,296 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="83">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - Category I</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>2a</t>
-[...1 lines deleted...]
-  <si>
     <t>2b</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5.1</t>
   </si>
   <si>
     <t>5.2</t>
   </si>
   <si>
     <t>5.3</t>
   </si>
   <si>
-    <t>6 / 7</t>
-[...1 lines deleted...]
-  <si>
     <t>8.1</t>
   </si>
   <si>
-    <t>8.2</t>
-[...4 lines deleted...]
-  <si>
     <t>8.4</t>
   </si>
   <si>
+    <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
+  </si>
+  <si>
     <t>Alingsås</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&gt;2 year)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>3 / 1</t>
-[...2 lines deleted...]
-    <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
+    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
   </si>
   <si>
     <t>Arvika</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (EDIC)</t>
   </si>
   <si>
-    <t>2 / 2</t>
-[...2 lines deleted...]
-    <t>2a. Answer reported by the unit</t>
+    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
   </si>
   <si>
     <t>Bollnäs</t>
   </si>
   <si>
-    <t>3 / 2</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
+    <t>3.1. Yes with minimum expertise of</t>
   </si>
   <si>
     <t>Eksjö</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (3)</t>
   </si>
   <si>
-    <t>4 / 2</t>
+    <t>3.1.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>K Solna TIVA</t>
   </si>
   <si>
-    <t>8 / 1</t>
-[...2 lines deleted...]
-    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Kalix</t>
   </si>
   <si>
     <t xml:space="preserve">No  (3)</t>
   </si>
   <si>
-    <t>1 / 0</t>
-[...2 lines deleted...]
-    <t>3.1. Yes with minimum expertise of</t>
+    <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Karlskoga</t>
   </si>
   <si>
-    <t>4 / 1</t>
-[...2 lines deleted...]
-    <t>3.1.1. Specialist in anesthesia and intensive care</t>
+    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Kungälv</t>
   </si>
   <si>
-    <t>5 / 0</t>
-[...2 lines deleted...]
-    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
+    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
   </si>
   <si>
     <t>Lindesberg</t>
   </si>
   <si>
-    <t>2 / 1</t>
-[...2 lines deleted...]
-    <t>3.1.3. Resident in anesthesia and intensive care</t>
+    <t>3.2. No, but there is a physician on call on-call service</t>
   </si>
   <si>
     <t>Lycksele</t>
   </si>
   <si>
-    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Mora</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&lt;2 year)</t>
   </si>
   <si>
-    <t>4 / 0</t>
-[...2 lines deleted...]
-    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>Norrtälje</t>
   </si>
   <si>
-    <t>3 / 0</t>
-[...2 lines deleted...]
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4.2. No</t>
   </si>
   <si>
     <t>Piteå</t>
   </si>
   <si>
-    <t>5 / 3</t>
-[...2 lines deleted...]
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>REMEO</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (2)</t>
   </si>
   <si>
-    <t>15 / 0</t>
-[...2 lines deleted...]
-    <t>4.1. Yes</t>
+    <t>4.2.1.1. At least half</t>
   </si>
   <si>
     <t>Sollefteå</t>
   </si>
   <si>
-    <t>4 / 4</t>
-[...2 lines deleted...]
-    <t>4.2. No</t>
+    <t>4.2.1.2. Less than half</t>
+  </si>
+  <si>
+    <t>Torsby</t>
+  </si>
+  <si>
+    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
+    <t>5. The competence of doctors with medical management responsibility for the department?</t>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>100%</t>
   </si>
   <si>
-    <t>73%</t>
-[...8 lines deleted...]
-    <t>4.2.1.1. At least half</t>
+    <t>94%</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t>5.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Category II</t>
   </si>
   <si>
     <t>0%</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>4.2.1.2. Less than half</t>
+    <t>5.1.1. No</t>
   </si>
   <si>
     <t>Category III</t>
   </si>
   <si>
-    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
-[...10 lines deleted...]
-  <si>
     <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
   <si>
     <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
   </si>
   <si>
     <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
   </si>
   <si>
     <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
   </si>
   <si>
     <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
   </si>
   <si>
     <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
   </si>
   <si>
-    <t>6. How many available ICU beds are there in the unit? (1-40)</t>
-[...4 lines deleted...]
-  <si>
     <t>8. Staffing requirements on a normal day during office hours?</t>
   </si>
   <si>
     <t>8.1. Intensivists with specialty training, total per care place (for Category I applies 1/unit for fulfillment)</t>
-  </si>
-[...4 lines deleted...]
-    <t>8.3. Number of assistant nurses, total per care place</t>
   </si>
   <si>
     <t>8.4. All clinically active staff including all doctors, total per care place</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
@@ -558,1042 +489,838 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="2" t="s">
-[...9 lines deleted...]
-      <c r="Q4" s="2"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="E5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="F5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K5" s="11">
+        <v>22</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="11">
         <v>0.33</v>
       </c>
-      <c r="L5" s="0">
-[...5 lines deleted...]
-      <c r="N5" s="11">
+      <c r="J5" s="11">
         <v>3</v>
       </c>
       <c r="P5" s="6"/>
       <c r="Q5" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C6" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="E6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H6" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K6" s="11">
+        <v>22</v>
+      </c>
+      <c r="I6" s="11">
         <v>0.5</v>
       </c>
-      <c r="L6" s="0">
-[...5 lines deleted...]
-      <c r="N6" s="11">
+      <c r="J6" s="11">
         <v>3</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="F7" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K7" s="11">
+        <v>22</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="11">
         <v>0.33</v>
       </c>
-      <c r="L7" s="0">
-[...5 lines deleted...]
-      <c r="N7" s="11">
+      <c r="J7" s="11">
         <v>1.33</v>
       </c>
       <c r="P7" s="6"/>
       <c r="Q7" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D8" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E8" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K8" s="11">
+        <v>22</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="11">
         <v>0.25</v>
       </c>
-      <c r="L8" s="0">
-[...5 lines deleted...]
-      <c r="N8" s="11">
+      <c r="J8" s="11">
         <v>2.5</v>
       </c>
       <c r="P8" s="6"/>
-      <c r="Q8" s="2"/>
+      <c r="Q8" s="2" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C9" s="11" t="s">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="F9" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H9" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K9" s="11">
+        <v>18</v>
+      </c>
+      <c r="I9" s="11">
         <v>0.5</v>
       </c>
-      <c r="L9" s="0">
-[...5 lines deleted...]
-      <c r="N9" s="11">
+      <c r="J9" s="11">
         <v>2.25</v>
       </c>
       <c r="P9" s="6"/>
       <c r="Q9" s="2" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C10" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="E10" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F10" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H10" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K10" s="11">
+        <v>18</v>
+      </c>
+      <c r="I10" s="11">
         <v>1</v>
       </c>
-      <c r="L10" s="0">
-[...5 lines deleted...]
-      <c r="N10" s="11">
+      <c r="J10" s="11">
         <v>3</v>
       </c>
       <c r="P10" s="6"/>
       <c r="Q10" s="2" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F11" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H11" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K11" s="11">
+        <v>18</v>
+      </c>
+      <c r="I11" s="11">
         <v>0.25</v>
       </c>
-      <c r="L11" s="0">
-[...5 lines deleted...]
-      <c r="N11" s="11">
+      <c r="J11" s="11">
         <v>1.5</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="2" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C12" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H12" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K12" s="11">
+        <v>22</v>
+      </c>
+      <c r="I12" s="11">
         <v>0.4</v>
       </c>
-      <c r="L12" s="0">
-[...5 lines deleted...]
-      <c r="N12" s="11">
+      <c r="J12" s="11">
         <v>2.6</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="2" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F13" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K13" s="11">
+        <v>18</v>
+      </c>
+      <c r="I13" s="11">
         <v>0.5</v>
       </c>
-      <c r="L13" s="0">
-[...5 lines deleted...]
-      <c r="N13" s="11">
+      <c r="J13" s="11">
         <v>2</v>
       </c>
       <c r="P13" s="6"/>
       <c r="Q13" s="2" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="11" t="s">
+      <c r="F14" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K14" s="11">
+        <v>22</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="11">
         <v>0.5</v>
       </c>
-      <c r="L14" s="0">
-[...5 lines deleted...]
-      <c r="N14" s="11">
+      <c r="J14" s="11">
         <v>1.5</v>
       </c>
       <c r="P14" s="6"/>
       <c r="Q14" s="2" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>30</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>35</v>
       </c>
       <c r="F15" s="12" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G15" s="12" t="s">
-        <v>57</v>
-[...10 lines deleted...]
-      <c r="K15" s="11">
+        <v>22</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="11">
         <v>0.25</v>
       </c>
-      <c r="L15" s="0">
-[...5 lines deleted...]
-      <c r="N15" s="11">
+      <c r="J15" s="11">
         <v>2.25</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C16" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K16" s="11">
+        <v>22</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" s="11">
         <v>0.33</v>
       </c>
-      <c r="L16" s="0">
-[...5 lines deleted...]
-      <c r="N16" s="11">
+      <c r="J16" s="11">
         <v>1.67</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C17" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D17" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K17" s="11">
+        <v>22</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="11">
         <v>0.2</v>
       </c>
-      <c r="L17" s="0">
-[...5 lines deleted...]
-      <c r="N17" s="11">
+      <c r="J17" s="11">
         <v>2</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C18" s="13" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>53</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>54</v>
       </c>
       <c r="F18" s="12" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="G18" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K18" s="11">
+        <v>22</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="11">
         <v>0.27</v>
       </c>
-      <c r="L18" s="0">
-[...5 lines deleted...]
-      <c r="N18" s="11">
+      <c r="J18" s="11">
         <v>1.13</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K19" s="11">
+        <v>22</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="11">
         <v>0.25</v>
       </c>
-      <c r="L19" s="0">
-[...5 lines deleted...]
-      <c r="N19" s="11">
+      <c r="J19" s="11">
         <v>2.25</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I20" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="J20" s="11">
+        <v>3</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>78</v>
-[...35 lines deleted...]
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>85</v>
+        <v>64</v>
       </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>85</v>
-[...11 lines deleted...]
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>88</v>
+        <v>71</v>
       </c>
     </row>
     <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>70</v>
+      </c>
       <c r="P24" s="6"/>
-      <c r="Q24" s="2"/>
+      <c r="Q24" s="2" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="25">
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26">
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27">
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28">
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29">
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30">
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31">
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32">
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33">
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34">
       <c r="P34" s="6"/>
-      <c r="Q34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q34" s="2"/>
     </row>
     <row r="35">
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="P36" s="6"/>
-      <c r="Q36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q36" s="2"/>
     </row>
     <row r="37">
       <c r="P37" s="6"/>
-      <c r="Q37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q37" s="2"/>
     </row>
     <row r="38">
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="P39" s="6"/>
-      <c r="Q39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q39" s="2"/>
     </row>
     <row r="40">
       <c r="P40" s="6"/>
-      <c r="Q40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q40" s="2"/>
     </row>
     <row r="41">
       <c r="P41" s="6"/>
-      <c r="Q41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q41" s="2"/>
     </row>
     <row r="42">
       <c r="P42" s="6"/>
-      <c r="Q42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q42" s="2"/>
     </row>
     <row r="43">
       <c r="P43" s="6"/>
-      <c r="Q43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q43" s="2"/>
     </row>
     <row r="44">
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>