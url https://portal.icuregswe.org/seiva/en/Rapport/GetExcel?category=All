--- v0 (2026-05-24)
+++ v1 (2026-07-28)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - All categories</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
@@ -126,516 +126,534 @@
   <si>
     <t>II</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: PIM3 vårdtyp IVA)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (EDIC)</t>
   </si>
   <si>
     <t>7 / 1</t>
   </si>
   <si>
     <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
   </si>
   <si>
     <t>Eksjö</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (3)</t>
   </si>
   <si>
     <t>4 / 2</t>
   </si>
   <si>
+    <t>Ersta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes  (4)</t>
+  </si>
+  <si>
+    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+  </si>
+  <si>
     <t>Eskilstuna</t>
   </si>
   <si>
     <t>8 / 0</t>
   </si>
   <si>
-    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+    <t>3.1. Yes with minimum expertise of</t>
   </si>
   <si>
     <t>Falun</t>
   </si>
   <si>
     <t>8 / 2</t>
   </si>
   <si>
-    <t>3.1. Yes with minimum expertise of</t>
+    <t>3.1.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
     <t>2 / 1</t>
   </si>
   <si>
-    <t>3.1.1. Specialist in anesthesia and intensive care</t>
+    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Gävle</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (2)</t>
   </si>
   <si>
     <t>6 / 1</t>
   </si>
   <si>
-    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
+    <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
-    <t>3.1.3. Resident in anesthesia and intensive care</t>
+    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Helsingborg</t>
   </si>
   <si>
     <t>6 / 2</t>
   </si>
   <si>
-    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
+    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
   </si>
   <si>
     <t>Hudiksvall</t>
   </si>
   <si>
     <t>5 / 2</t>
   </si>
   <si>
-    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
+    <t>3.2. No, but there is a physician on call on-call service</t>
   </si>
   <si>
     <t>Jönköping</t>
   </si>
   <si>
     <t>8 / 4</t>
   </si>
   <si>
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>K Solna BIVA</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>K Solna IVA</t>
   </si>
   <si>
     <t>18 / 5</t>
   </si>
   <si>
-    <t>4.1. Yes</t>
+    <t>4.2. No</t>
   </si>
   <si>
     <t>Kalix</t>
   </si>
   <si>
     <t xml:space="preserve">No  (3)</t>
   </si>
   <si>
     <t>1 / 0</t>
   </si>
   <si>
-    <t>4.2. No</t>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Karlskoga</t>
   </si>
   <si>
     <t>4 / 1</t>
   </si>
   <si>
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
+    <t>4.2.1.1. At least half</t>
   </si>
   <si>
     <t>Karlskrona IVA</t>
   </si>
   <si>
     <t>6 / 3</t>
   </si>
   <si>
-    <t>4.2.1.1. At least half</t>
+    <t>4.2.1.2. Less than half</t>
+  </si>
+  <si>
+    <t>Karlskrona TIVA</t>
+  </si>
+  <si>
+    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
   </si>
   <si>
     <t>Karlstad</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&lt;2 year)</t>
   </si>
   <si>
     <t>8 / 1</t>
   </si>
   <si>
-    <t>4.2.1.2. Less than half</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristianstad</t>
   </si>
   <si>
     <t>7 / 3</t>
   </si>
   <si>
-    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
+    <t>5. The competence of doctors with medical management responsibility for the department?</t>
   </si>
   <si>
     <t>Kungälv</t>
   </si>
   <si>
     <t>5 / 0</t>
   </si>
   <si>
+    <t>5.1. Specialist in anesthesia and intensive care</t>
+  </si>
+  <si>
     <t>Lindesberg</t>
   </si>
   <si>
-    <t>5. The competence of doctors with medical management responsibility for the department?</t>
+    <t>5.1.1. No</t>
   </si>
   <si>
     <t>Linköping NIVA</t>
   </si>
   <si>
-    <t>5.1. Specialist in anesthesia and intensive care</t>
+    <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>Linköping TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
-    <t>5.1.1. No</t>
+    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
   <si>
     <t>Lycksele</t>
   </si>
   <si>
-    <t>5.1.2. Yes</t>
+    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
   </si>
   <si>
     <t>Mora</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
     <t>4 / 0</t>
   </si>
   <si>
-    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
+    <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
   </si>
   <si>
     <t>Norrköping</t>
   </si>
   <si>
-    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
+    <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
   </si>
   <si>
     <t>Norrtälje</t>
   </si>
   <si>
     <t>3 / 0</t>
   </si>
   <si>
-    <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
+    <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
   </si>
   <si>
     <t>NU Trollhättan</t>
   </si>
   <si>
-    <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA)</t>
-[...1 lines deleted...]
-  <si>
     <t>8 / 8</t>
   </si>
   <si>
-    <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
+    <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
   </si>
   <si>
     <t>Nyköping</t>
   </si>
   <si>
-    <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
-[...1 lines deleted...]
-  <si>
     <t>Örebro IVA</t>
   </si>
   <si>
-    <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
+    <t>6. How many available ICU beds are there in the unit? (1-40)</t>
   </si>
   <si>
     <t>Örebro TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
+    <t>7. How many isolation rooms does the unit have? (1-40)</t>
+  </si>
+  <si>
     <t>Örnsköldsvik</t>
   </si>
   <si>
-    <t>6. How many available ICU beds are there in the unit? (1-40)</t>
-[...1 lines deleted...]
-  <si>
     <t>Östersund</t>
   </si>
   <si>
-    <t>7. How many isolation rooms does the unit have? (1-40)</t>
+    <t>8. Staffing requirements on a normal day during office hours?</t>
   </si>
   <si>
     <t>Piteå</t>
   </si>
   <si>
     <t>5 / 3</t>
   </si>
   <si>
+    <t>8.1. Intensivists with specialty training, total per care place (for Category I applies 1/unit for fulfillment)</t>
+  </si>
+  <si>
+    <t>REMEO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No  (2)</t>
+  </si>
+  <si>
+    <t>15 / 0</t>
+  </si>
+  <si>
+    <t>8.2. Number of nurses, total per care place</t>
+  </si>
+  <si>
     <t>Skövde</t>
   </si>
   <si>
-    <t>8. Staffing requirements on a normal day during office hours?</t>
+    <t>8.3. Number of assistant nurses, total per care place</t>
+  </si>
+  <si>
+    <t>Södertälje</t>
+  </si>
+  <si>
+    <t>6 / 0</t>
+  </si>
+  <si>
+    <t>8.4. All clinically active staff including all doctors, total per care place</t>
   </si>
   <si>
     <t>Sollefteå</t>
   </si>
   <si>
     <t>4 / 4</t>
   </si>
   <si>
-    <t>8.1. Intensivists with specialty training, total per care place (for Category I applies 1/unit for fulfillment)</t>
-[...1 lines deleted...]
-  <si>
     <t>SÖS IVA</t>
   </si>
   <si>
     <t>12 / 2</t>
   </si>
   <si>
-    <t>8.2. Number of nurses, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>SÖS MIVA</t>
   </si>
   <si>
     <t>11 / 3</t>
   </si>
   <si>
-    <t>8.3. Number of assistant nurses, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>SU BIVA</t>
   </si>
   <si>
     <t>16 / 4</t>
   </si>
   <si>
-    <t>8.4. All clinically active staff including all doctors, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>SU CIVA</t>
   </si>
   <si>
     <t>18 / 1</t>
   </si>
   <si>
     <t>SU Mölndal</t>
   </si>
   <si>
     <t>SU Östra</t>
   </si>
   <si>
     <t>SU TIVA</t>
   </si>
   <si>
     <t>12 / 1</t>
   </si>
   <si>
     <t>Sunderby</t>
   </si>
   <si>
     <t>9 / 4</t>
   </si>
   <si>
     <t>Sundsvall</t>
   </si>
   <si>
     <t>SUS Lund BIVA</t>
   </si>
   <si>
-    <t xml:space="preserve">No  (2)</t>
-[...1 lines deleted...]
-  <si>
     <t>SUS Lund IVA</t>
   </si>
   <si>
     <t>8 / 3</t>
   </si>
   <si>
     <t>SUS Lund NIVA</t>
   </si>
   <si>
     <t>SUS Lund TIVA</t>
   </si>
   <si>
-    <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Higgins, Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
+    <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, PIM3 vårdtyp TIVA, Higgins, Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
     <t>18 / 2</t>
   </si>
   <si>
     <t>SUS Malmö IVA</t>
   </si>
   <si>
     <t>10 / 10</t>
   </si>
   <si>
     <t>Umeå IVA</t>
   </si>
   <si>
     <t>10 / 1</t>
   </si>
   <si>
     <t>Umeå TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes  (4)</t>
-[...4 lines deleted...]
-  <si>
     <t>Uppsala BIVA</t>
   </si>
   <si>
     <t>Uppsala BRIVA</t>
   </si>
   <si>
     <t>Uppsala CIVA</t>
   </si>
   <si>
     <t>Uppsala NIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, PIM3 vårdtyp IVA)</t>
   </si>
   <si>
     <t>Uppsala TIVA</t>
   </si>
   <si>
     <t>Varberg</t>
   </si>
   <si>
     <t>Värnamo</t>
   </si>
   <si>
+    <t>Västerås</t>
+  </si>
+  <si>
     <t>Västervik</t>
   </si>
   <si>
     <t>5 / 1</t>
   </si>
   <si>
     <t>Växjö</t>
   </si>
   <si>
     <t>Ystad</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>19%</t>
   </si>
   <si>
-    <t>75%</t>
-[...2 lines deleted...]
-    <t>92%</t>
+    <t>69%</t>
+  </si>
+  <si>
+    <t>85%</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Category II</t>
+  </si>
+  <si>
+    <t>46%</t>
+  </si>
+  <si>
+    <t>97%</t>
+  </si>
+  <si>
+    <t>74%</t>
+  </si>
+  <si>
+    <t>94%</t>
+  </si>
+  <si>
+    <t>87%</t>
+  </si>
+  <si>
+    <t>45%</t>
+  </si>
+  <si>
+    <t>39%</t>
+  </si>
+  <si>
+    <t>7 / 2</t>
+  </si>
+  <si>
+    <t>Category III</t>
+  </si>
+  <si>
+    <t>34%</t>
   </si>
   <si>
     <t>83%</t>
   </si>
   <si>
-    <t>100%</t>
-[...41 lines deleted...]
-    <t>64%</t>
+    <t>61%</t>
+  </si>
+  <si>
+    <t>52%</t>
+  </si>
+  <si>
+    <t>48%</t>
   </si>
   <si>
     <t>9 / 2</t>
   </si>
   <si>
     <t>91%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -750,57 +768,57 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Q70"/>
+  <dimension ref="A1:Q75"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="15.0082120895386" customWidth="1"/>
+    <col min="1" max="1" width="15.2527256011963" customWidth="1"/>
     <col min="17" max="17" width="237.42155456543" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2">
       <c r="F2" s="8" t="s">
         <v>1</v>
       </c>
@@ -1049,2853 +1067,3073 @@
       <c r="K8" s="11">
         <v>0.25</v>
       </c>
       <c r="L8" s="0">
         <v>0.75</v>
       </c>
       <c r="M8" s="0">
         <v>1.25</v>
       </c>
       <c r="N8" s="11">
         <v>2.5</v>
       </c>
       <c r="P8" s="6"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="11" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>42</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J9" s="0" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="K9" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L9" s="0">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="M9" s="0">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="N9" s="11">
-        <v>1.38</v>
+        <v>1.67</v>
       </c>
       <c r="P9" s="6"/>
       <c r="Q9" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="F10" s="13" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="F10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K10" s="11">
         <v>0.25</v>
       </c>
       <c r="L10" s="0">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="M10" s="0">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="N10" s="11">
-        <v>1.75</v>
+        <v>1.38</v>
       </c>
       <c r="P10" s="6"/>
       <c r="Q10" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="11" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>38</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K11" s="11">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="L11" s="0">
-        <v>1.5</v>
+        <v>0.62</v>
       </c>
       <c r="M11" s="0">
-        <v>1</v>
+        <v>0.62</v>
       </c>
       <c r="N11" s="11">
-        <v>3</v>
+        <v>1.75</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G12" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="K12" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L12" s="0">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="M12" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="N12" s="11">
-        <v>1.67</v>
+        <v>3</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="13" t="s">
-        <v>33</v>
+      <c r="D13" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="K13" s="11">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L13" s="0">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="M13" s="0">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="N13" s="11">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="P13" s="6"/>
       <c r="Q13" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="11" t="s">
-        <v>21</v>
+      <c r="D14" s="13" t="s">
+        <v>33</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="K14" s="11">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="L14" s="0">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="M14" s="0">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="N14" s="11">
-        <v>2</v>
+        <v>1.57</v>
       </c>
       <c r="P14" s="6"/>
       <c r="Q14" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K15" s="11">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="L15" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="M15" s="0">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="N15" s="11">
         <v>2</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="13" t="s">
-        <v>25</v>
+      <c r="C16" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G16" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G16" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K16" s="11">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="L16" s="0">
         <v>1</v>
       </c>
       <c r="M16" s="0">
-        <v>0.88</v>
+        <v>0.6</v>
       </c>
       <c r="N16" s="11">
-        <v>2.38</v>
+        <v>2</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>32</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G17" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I17" s="12" t="s">
+      <c r="G17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="K17" s="11">
-        <v>0.67</v>
+        <v>0.25</v>
       </c>
       <c r="L17" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M17" s="0">
-        <v>0.67</v>
+        <v>0.88</v>
       </c>
       <c r="N17" s="11">
-        <v>2.33</v>
+        <v>2.38</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I18" s="11" t="s">
-        <v>21</v>
+      <c r="I18" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="K18" s="11">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="L18" s="0">
-        <v>0.89</v>
+        <v>0.67</v>
       </c>
       <c r="M18" s="0">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="N18" s="11">
-        <v>2.11</v>
+        <v>2.33</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E19" s="13" t="s">
-[...3 lines deleted...]
-        <v>71</v>
+      <c r="E19" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="G19" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="11">
-        <v>1</v>
+        <v>0.39</v>
       </c>
       <c r="L19" s="0">
-        <v>1</v>
+        <v>0.89</v>
       </c>
       <c r="M19" s="0">
-        <v>1</v>
+        <v>0.56</v>
       </c>
       <c r="N19" s="11">
-        <v>3</v>
+        <v>2.11</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E20" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="E20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>75</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K20" s="11">
-        <v>0.25</v>
+        <v>1</v>
       </c>
       <c r="L20" s="0">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="M20" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="N20" s="11">
-        <v>1.5</v>
+        <v>3</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K21" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L21" s="0">
-        <v>0.83</v>
+        <v>0.75</v>
       </c>
       <c r="M21" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="N21" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G22" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H22" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I22" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>82</v>
       </c>
       <c r="K22" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L22" s="0">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="M22" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="N22" s="11">
-        <v>1.75</v>
+        <v>2</v>
       </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E23" s="11" t="s">
-        <v>22</v>
+      <c r="E23" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I23" s="11" t="s">
-        <v>21</v>
+      <c r="I23" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>85</v>
+        <v>51</v>
       </c>
       <c r="K23" s="11">
-        <v>0.29</v>
+        <v>1.5</v>
       </c>
       <c r="L23" s="0">
-        <v>0.57</v>
+        <v>8</v>
       </c>
       <c r="M23" s="0">
-        <v>1</v>
+        <v>3.5</v>
       </c>
       <c r="N23" s="11">
-        <v>2.14</v>
+        <v>13</v>
       </c>
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G24" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...18 lines deleted...]
-        <v>21</v>
+      <c r="H24" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>88</v>
       </c>
       <c r="K24" s="11">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="L24" s="0">
-        <v>1</v>
+        <v>0.62</v>
       </c>
       <c r="M24" s="0">
-        <v>1</v>
+        <v>0.62</v>
       </c>
       <c r="N24" s="11">
-        <v>2.6</v>
+        <v>1.75</v>
       </c>
       <c r="P24" s="6"/>
       <c r="Q24" s="2"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G25" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I25" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="K25" s="11">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="L25" s="0">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="M25" s="0">
         <v>1</v>
       </c>
       <c r="N25" s="11">
-        <v>2</v>
+        <v>2.14</v>
       </c>
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>20</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I26" s="12" t="s">
+      <c r="G26" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="K26" s="11">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="L26" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M26" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="N26" s="11">
-        <v>2.17</v>
+        <v>2.6</v>
       </c>
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="13" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D27" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="K27" s="11">
         <v>0.5</v>
       </c>
       <c r="L27" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M27" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="N27" s="11">
-        <v>1.83</v>
+        <v>2</v>
       </c>
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>69</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E28" s="13" t="s">
-[...11 lines deleted...]
-      <c r="I28" s="11" t="s">
+      <c r="E28" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="K28" s="11">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="L28" s="0">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="M28" s="0">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="N28" s="11">
-        <v>1.5</v>
+        <v>2.17</v>
       </c>
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="E29" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="F29" s="12" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="F29" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H29" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="K29" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L29" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="M29" s="0">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="N29" s="11">
-        <v>2.25</v>
+        <v>1.83</v>
       </c>
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>20</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E30" s="11" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="E30" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="I30" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="K30" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L30" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M30" s="0">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="N30" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="11" t="s">
-        <v>21</v>
+      <c r="D31" s="13" t="s">
+        <v>105</v>
       </c>
       <c r="E31" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>38</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>75</v>
       </c>
       <c r="G31" s="12" t="s">
-        <v>24</v>
+        <v>87</v>
       </c>
       <c r="H31" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K31" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L31" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M31" s="0">
-        <v>0.67</v>
+        <v>0.75</v>
       </c>
       <c r="N31" s="11">
-        <v>1.67</v>
+        <v>2.25</v>
       </c>
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D32" s="13" t="s">
-        <v>108</v>
+      <c r="D32" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E32" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F32" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G32" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G32" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>60</v>
       </c>
       <c r="K32" s="11">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="L32" s="0">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="M32" s="0">
-        <v>0.62</v>
+        <v>0.83</v>
       </c>
       <c r="N32" s="11">
-        <v>1.88</v>
+        <v>2</v>
       </c>
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I33" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J33" s="0" t="s">
         <v>111</v>
-      </c>
-[...25 lines deleted...]
-        <v>51</v>
       </c>
       <c r="K33" s="11">
         <v>0.33</v>
       </c>
       <c r="L33" s="0">
         <v>0.67</v>
       </c>
       <c r="M33" s="0">
         <v>0.67</v>
       </c>
       <c r="N33" s="11">
-        <v>1.83</v>
+        <v>1.67</v>
       </c>
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D34" s="11" t="s">
-[...3 lines deleted...]
-        <v>50</v>
+      <c r="D34" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G34" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H34" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I34" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>82</v>
+        <v>114</v>
       </c>
       <c r="K34" s="11">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="L34" s="0">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="M34" s="0">
         <v>0.62</v>
       </c>
       <c r="N34" s="11">
-        <v>1.75</v>
+        <v>1.88</v>
       </c>
       <c r="P34" s="6"/>
       <c r="Q34" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>33</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>54</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0.17</v>
+        <v>55</v>
+      </c>
+      <c r="K35" s="11">
+        <v>0.33</v>
       </c>
       <c r="L35" s="0">
         <v>0.67</v>
       </c>
       <c r="M35" s="0">
         <v>0.67</v>
       </c>
       <c r="N35" s="11">
-        <v>1.67</v>
+        <v>1.83</v>
       </c>
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E36" s="11" t="s">
-        <v>38</v>
+      <c r="E36" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G36" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G36" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H36" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I36" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="K36" s="11">
         <v>0.25</v>
       </c>
       <c r="L36" s="0">
-        <v>0.75</v>
+        <v>0.62</v>
       </c>
       <c r="M36" s="0">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="N36" s="11">
         <v>1.75</v>
       </c>
       <c r="P36" s="6"/>
       <c r="Q36" s="2" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C37" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D37" s="11" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D37" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="E37" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="F37" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G37" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G37" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H37" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I37" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0.33</v>
+        <v>55</v>
+      </c>
+      <c r="K37" s="13">
+        <v>0.17</v>
       </c>
       <c r="L37" s="0">
         <v>0.67</v>
       </c>
       <c r="M37" s="0">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="N37" s="11">
-        <v>1.83</v>
+        <v>1.67</v>
       </c>
       <c r="P37" s="6"/>
       <c r="Q37" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G38" s="12" t="s">
+      <c r="G38" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H38" s="12" t="s">
+      <c r="H38" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="K38" s="11">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="L38" s="0">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="M38" s="0">
-        <v>0.8</v>
+        <v>0.5</v>
       </c>
       <c r="N38" s="11">
-        <v>2</v>
+        <v>1.75</v>
       </c>
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D39" s="13" t="s">
-        <v>33</v>
+      <c r="D39" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="H39" s="13" t="s">
-        <v>25</v>
+      <c r="H39" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="K39" s="11">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="L39" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="M39" s="0">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="N39" s="11">
-        <v>2.12</v>
+        <v>1.83</v>
       </c>
       <c r="P39" s="6"/>
       <c r="Q39" s="2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>126</v>
       </c>
       <c r="K40" s="11">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="L40" s="0">
         <v>1</v>
       </c>
       <c r="M40" s="0">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="N40" s="11">
-        <v>2.25</v>
+        <v>2</v>
       </c>
       <c r="P40" s="6"/>
       <c r="Q40" s="2" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>20</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F41" s="11" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="F41" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G41" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="I41" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K41" s="11">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="L41" s="0">
-        <v>0.75</v>
+        <v>0.4</v>
       </c>
       <c r="M41" s="0">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="N41" s="11">
-        <v>1.75</v>
+        <v>1.13</v>
       </c>
       <c r="P41" s="6"/>
       <c r="Q41" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D42" s="11" t="s">
-        <v>21</v>
+      <c r="D42" s="13" t="s">
+        <v>33</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F42" s="13" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="F42" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G42" s="11" t="s">
+        <v>34</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I42" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="K42" s="11">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="L42" s="0">
-        <v>0.73</v>
+        <v>0.62</v>
       </c>
       <c r="M42" s="0">
-        <v>0.45</v>
+        <v>1</v>
       </c>
       <c r="N42" s="11">
-        <v>1.73</v>
+        <v>2.12</v>
       </c>
       <c r="P42" s="6"/>
       <c r="Q42" s="2" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E43" s="13" t="s">
-        <v>50</v>
+      <c r="E43" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G43" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I43" s="12" t="s">
+      <c r="G43" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H43" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I43" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>135</v>
       </c>
       <c r="K43" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L43" s="0">
-        <v>0.31</v>
+        <v>0.67</v>
       </c>
       <c r="M43" s="0">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>1.12</v>
+        <v>0.67</v>
+      </c>
+      <c r="N43" s="11">
+        <v>1.83</v>
       </c>
       <c r="P43" s="6"/>
       <c r="Q43" s="2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D44" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G44" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G44" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="I44" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>138</v>
       </c>
       <c r="K44" s="11">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="L44" s="0">
-        <v>0.61</v>
+        <v>1</v>
       </c>
       <c r="M44" s="0">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="N44" s="11">
-        <v>1.61</v>
+        <v>2.25</v>
       </c>
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D45" s="11" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D45" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I45" s="12" t="s">
+      <c r="I45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>140</v>
+      </c>
+      <c r="K45" s="11">
+        <v>0.33</v>
       </c>
       <c r="L45" s="0">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="M45" s="0">
-        <v>0.6</v>
+        <v>0.5</v>
       </c>
       <c r="N45" s="11">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F46" s="11" t="s">
-        <v>21</v>
+      <c r="F46" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="G46" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="K46" s="11">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="L46" s="0">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="M46" s="0">
-        <v>0.75</v>
+        <v>0.45</v>
       </c>
       <c r="N46" s="11">
-        <v>2.12</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>69</v>
+      </c>
+      <c r="C47" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G47" s="13" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="G47" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I47" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="K47" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L47" s="0">
-        <v>0.67</v>
+        <v>0.31</v>
       </c>
       <c r="M47" s="0">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>1.75</v>
+        <v>0.31</v>
+      </c>
+      <c r="N47" s="13">
+        <v>1.12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C48" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D48" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G48" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G48" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I48" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="K48" s="11">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="L48" s="0">
-        <v>0.89</v>
+        <v>0.61</v>
       </c>
       <c r="M48" s="0">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="N48" s="11">
-        <v>1.78</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E49" s="11" t="s">
+      <c r="E49" s="13" t="s">
         <v>38</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I49" s="11" t="s">
+      <c r="I49" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>93</v>
+      </c>
+      <c r="K49" s="13">
+        <v>0.2</v>
       </c>
       <c r="L49" s="0">
-        <v>0.83</v>
+        <v>0.4</v>
       </c>
       <c r="M49" s="0">
-        <v>0.83</v>
+        <v>0.6</v>
       </c>
       <c r="N49" s="11">
-        <v>2.33</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>32</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F50" s="13" t="s">
-        <v>147</v>
+      <c r="F50" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="G50" s="13" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I50" s="12" t="s">
-        <v>25</v>
+      <c r="I50" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>122</v>
+        <v>45</v>
       </c>
       <c r="K50" s="11">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="L50" s="0">
-        <v>0.8</v>
+        <v>0.62</v>
       </c>
       <c r="M50" s="0">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="N50" s="11">
-        <v>2</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>69</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E51" s="11" t="s">
-        <v>22</v>
+      <c r="E51" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G51" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G51" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H51" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K51" s="11">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="L51" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="M51" s="0">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="N51" s="11">
-        <v>2.38</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>99</v>
+        <v>32</v>
+      </c>
+      <c r="C52" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F52" s="13" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="F52" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H52" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I52" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>51</v>
+        <v>152</v>
       </c>
       <c r="K52" s="11">
         <v>0.33</v>
       </c>
       <c r="L52" s="0">
-        <v>0.83</v>
+        <v>0.89</v>
       </c>
       <c r="M52" s="0">
-        <v>1.33</v>
+        <v>0.44</v>
       </c>
       <c r="N52" s="11">
-        <v>2.67</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>65</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>32</v>
+      </c>
+      <c r="C53" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E53" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F53" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="G53" s="11" t="s">
         <v>34</v>
       </c>
       <c r="H53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>0.22</v>
+        <v>60</v>
+      </c>
+      <c r="K53" s="11">
+        <v>0.5</v>
       </c>
       <c r="L53" s="0">
-        <v>0.56</v>
+        <v>0.83</v>
       </c>
       <c r="M53" s="0">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>1.44</v>
+        <v>0.83</v>
+      </c>
+      <c r="N53" s="11">
+        <v>2.33</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>69</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F54" s="11" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="F54" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H54" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>155</v>
+        <v>126</v>
       </c>
       <c r="K54" s="11">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="L54" s="0">
         <v>0.8</v>
       </c>
       <c r="M54" s="0">
-        <v>0.9</v>
+        <v>0.8</v>
       </c>
       <c r="N54" s="11">
-        <v>2.4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E55" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I55" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J55" s="0" t="s">
         <v>156</v>
-      </c>
-[...25 lines deleted...]
-        <v>157</v>
       </c>
       <c r="K55" s="11">
         <v>0.5</v>
       </c>
       <c r="L55" s="0">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="M55" s="0">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="N55" s="11">
-        <v>2.1</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>69</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>159</v>
-[...14 lines deleted...]
-        <v>25</v>
+        <v>105</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F56" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>0.17</v>
+        <v>55</v>
+      </c>
+      <c r="K56" s="11">
+        <v>0.33</v>
       </c>
       <c r="L56" s="0">
-        <v>1</v>
+        <v>0.83</v>
       </c>
       <c r="M56" s="0">
-        <v>0.5</v>
+        <v>1.33</v>
       </c>
       <c r="N56" s="11">
-        <v>1.83</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>69</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>108</v>
-[...8 lines deleted...]
-        <v>24</v>
+        <v>159</v>
+      </c>
+      <c r="E57" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F57" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>34</v>
       </c>
       <c r="H57" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I57" s="12" t="s">
-        <v>25</v>
+      <c r="I57" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>160</v>
+      </c>
+      <c r="K57" s="13">
+        <v>0.22</v>
       </c>
       <c r="L57" s="0">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="M57" s="0">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>2.5</v>
+        <v>0.56</v>
+      </c>
+      <c r="N57" s="13">
+        <v>1.44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D58" s="13" t="s">
-        <v>108</v>
+      <c r="D58" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G58" s="13" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G58" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H58" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I58" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>126</v>
+        <v>162</v>
       </c>
       <c r="K58" s="11">
         <v>0.5</v>
       </c>
       <c r="L58" s="0">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="M58" s="0">
-        <v>1.5</v>
+        <v>0.9</v>
       </c>
       <c r="N58" s="11">
-        <v>2.75</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E59" s="11" t="s">
-        <v>22</v>
+      <c r="E59" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H59" s="11" t="s">
-        <v>21</v>
+      <c r="H59" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="K59" s="11">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="L59" s="0">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="M59" s="0">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="N59" s="11">
-        <v>2.12</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D60" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="E60" s="11" t="s">
-        <v>22</v>
+      <c r="E60" s="13" t="s">
+        <v>42</v>
       </c>
       <c r="F60" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G60" s="13" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>87</v>
+      </c>
+      <c r="H60" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I60" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>0.38</v>
+        <v>135</v>
+      </c>
+      <c r="K60" s="13">
+        <v>0.17</v>
       </c>
       <c r="L60" s="0">
-        <v>0.62</v>
+        <v>1</v>
       </c>
       <c r="M60" s="0">
-        <v>0.75</v>
+        <v>0.5</v>
       </c>
       <c r="N60" s="11">
-        <v>2</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>41</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="13" t="s">
-        <v>81</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>24</v>
+      </c>
+      <c r="H61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I61" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>161</v>
+        <v>79</v>
       </c>
       <c r="K61" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L61" s="0">
-        <v>0.67</v>
+        <v>0.75</v>
       </c>
       <c r="M61" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="N61" s="11">
-        <v>2</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F62" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G62" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I62" s="11" t="s">
+      <c r="G62" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H62" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I62" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="K62" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L62" s="0">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="M62" s="0">
-        <v>0.67</v>
+        <v>1.5</v>
       </c>
       <c r="N62" s="11">
-        <v>2</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G63" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H63" s="13" t="s">
-        <v>25</v>
+      <c r="H63" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I63" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="K63" s="11">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="L63" s="0">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="M63" s="0">
         <v>0.75</v>
       </c>
       <c r="N63" s="11">
-        <v>1.75</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C64" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D64" s="11" t="s">
-        <v>21</v>
+      <c r="D64" s="13" t="s">
+        <v>171</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F64" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G64" s="11" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G64" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H64" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I64" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>171</v>
+        <v>88</v>
       </c>
       <c r="K64" s="11">
-        <v>0.2</v>
+        <v>0.38</v>
       </c>
       <c r="L64" s="0">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="M64" s="0">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="N64" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D65" s="11" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D65" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="13" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="H65" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I65" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="K65" s="11">
         <v>0.33</v>
       </c>
       <c r="L65" s="0">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="M65" s="0">
-        <v>0.83</v>
+        <v>0.67</v>
       </c>
       <c r="N65" s="11">
-        <v>2.17</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D66" s="11" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="D66" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>38</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G66" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G66" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H66" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I66" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="K66" s="11">
         <v>0.33</v>
       </c>
       <c r="L66" s="0">
-        <v>1</v>
+        <v>0.83</v>
       </c>
       <c r="M66" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="N66" s="11">
-        <v>2.33</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>175</v>
+        <v>32</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E67" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H67" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="K67" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L67" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="M67" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="N67" s="11">
+        <v>1.75</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>177</v>
-[...20 lines deleted...]
-        <v>181</v>
+        <v>32</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E68" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F68" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H68" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I68" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>48</v>
+      </c>
+      <c r="K68" s="11">
+        <v>0.38</v>
       </c>
       <c r="L68" s="0">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="M68" s="0">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>0.75</v>
+      </c>
+      <c r="N68" s="11">
+        <v>1.88</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>183</v>
-[...20 lines deleted...]
-        <v>181</v>
+        <v>32</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="H69" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I69" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>177</v>
+      </c>
+      <c r="K69" s="11">
+        <v>0.2</v>
       </c>
       <c r="L69" s="0">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="M69" s="0">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>1</v>
+      </c>
+      <c r="N69" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H70" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I70" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="K70" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L70" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="M70" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="N70" s="11">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H71" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I71" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="K71" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L71" s="0">
+        <v>1</v>
+      </c>
+      <c r="M71" s="0">
+        <v>1</v>
+      </c>
+      <c r="N71" s="11">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="K73" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="L73" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="M73" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="N73" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="D74" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C70" s="0" t="s">
+      <c r="E74" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="D70" s="0" t="s">
+      <c r="F74" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="E70" s="0" t="s">
+      <c r="G74" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="F70" s="0" t="s">
+      <c r="H74" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="G70" s="0" t="s">
+      <c r="I74" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="H70" s="0" t="s">
+      <c r="J74" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="I70" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J70" s="0" t="s">
+      <c r="K74" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="L74" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="M74" s="0">
+        <v>0.67</v>
+      </c>
+      <c r="N74" s="0" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="K70" s="0" t="s">
-[...8 lines deleted...]
-      <c r="N70" s="0" t="s">
+      <c r="B75" s="0" t="s">
         <v>197</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="K75" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="L75" s="0">
+        <v>0.73</v>
+      </c>
+      <c r="M75" s="0">
+        <v>0.69</v>
+      </c>
+      <c r="N75" s="0" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>