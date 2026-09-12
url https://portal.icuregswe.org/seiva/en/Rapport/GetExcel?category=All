--- v1 (2026-07-28)
+++ v2 (2026-09-12)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - All categories</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2a</t>
   </si>
   <si>
@@ -90,410 +90,452 @@
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&gt;2 year)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>3 / 1</t>
   </si>
   <si>
     <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
   </si>
   <si>
+    <t>Arvika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes  (EDIC)</t>
+  </si>
+  <si>
+    <t>2 / 2</t>
+  </si>
+  <si>
+    <t>2a. Answer reported by the unit</t>
+  </si>
+  <si>
     <t>Bollnäs</t>
   </si>
   <si>
     <t>3 / 2</t>
   </si>
   <si>
-    <t>2a. Answer reported by the unit</t>
+    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
   </si>
   <si>
     <t>Borås</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: PIM3 vårdtyp IVA)</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes  (EDIC)</t>
-[...1 lines deleted...]
-  <si>
     <t>7 / 1</t>
   </si>
   <si>
-    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
+    <t>Danderyd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yes  (2)</t>
+  </si>
+  <si>
+    <t>9 / 0</t>
+  </si>
+  <si>
+    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
   </si>
   <si>
     <t>Eksjö</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (3)</t>
   </si>
   <si>
     <t>4 / 2</t>
   </si>
   <si>
+    <t>3.1. Yes with minimum expertise of</t>
+  </si>
+  <si>
     <t>Ersta</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (4)</t>
   </si>
   <si>
-    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+    <t>3.1.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Eskilstuna</t>
   </si>
   <si>
     <t>8 / 0</t>
   </si>
   <si>
-    <t>3.1. Yes with minimum expertise of</t>
+    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Falun</t>
   </si>
   <si>
     <t>8 / 2</t>
   </si>
   <si>
-    <t>3.1.1. Specialist in anesthesia and intensive care</t>
+    <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
     <t>2 / 1</t>
   </si>
   <si>
-    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
+    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Gävle</t>
   </si>
   <si>
-    <t xml:space="preserve">Yes  (2)</t>
-[...1 lines deleted...]
-  <si>
     <t>6 / 1</t>
   </si>
   <si>
-    <t>3.1.3. Resident in anesthesia and intensive care</t>
+    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
-    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
+    <t>3.2. No, but there is a physician on call on-call service</t>
   </si>
   <si>
     <t>Helsingborg</t>
   </si>
   <si>
     <t>6 / 2</t>
   </si>
   <si>
-    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Hudiksvall</t>
   </si>
   <si>
     <t>5 / 2</t>
   </si>
   <si>
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>Jönköping</t>
   </si>
   <si>
     <t>8 / 4</t>
   </si>
   <si>
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.2. No</t>
+  </si>
+  <si>
+    <t>K Huddinge IVA</t>
+  </si>
+  <si>
+    <t>III</t>
+  </si>
+  <si>
+    <t>10 / 3</t>
+  </si>
+  <si>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>K Solna BIVA</t>
   </si>
   <si>
-    <t>III</t>
-[...2 lines deleted...]
-    <t>4.1. Yes</t>
+    <t>4.2.1.1. At least half</t>
+  </si>
+  <si>
+    <t>K Solna ECMO</t>
+  </si>
+  <si>
+    <t>4.2.1.2. Less than half</t>
   </si>
   <si>
     <t>K Solna IVA</t>
   </si>
   <si>
     <t>18 / 5</t>
   </si>
   <si>
-    <t>4.2. No</t>
+    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
+  </si>
+  <si>
+    <t>K Solna TIVA</t>
+  </si>
+  <si>
+    <t>8 / 1</t>
   </si>
   <si>
     <t>Kalix</t>
   </si>
   <si>
     <t xml:space="preserve">No  (3)</t>
   </si>
   <si>
     <t>1 / 0</t>
   </si>
   <si>
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
+    <t>5. The competence of doctors with medical management responsibility for the department?</t>
+  </si>
+  <si>
+    <t>Kalmar</t>
+  </si>
+  <si>
+    <t>5.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Karlskoga</t>
   </si>
   <si>
     <t>4 / 1</t>
   </si>
   <si>
-    <t>4.2.1.1. At least half</t>
+    <t>5.1.1. No</t>
   </si>
   <si>
     <t>Karlskrona IVA</t>
   </si>
   <si>
     <t>6 / 3</t>
   </si>
   <si>
-    <t>4.2.1.2. Less than half</t>
+    <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>Karlskrona TIVA</t>
   </si>
   <si>
-    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
+    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
   <si>
     <t>Karlstad</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&lt;2 year)</t>
   </si>
   <si>
-    <t>8 / 1</t>
+    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
   </si>
   <si>
     <t>Kristianstad</t>
   </si>
   <si>
     <t>7 / 3</t>
   </si>
   <si>
-    <t>5. The competence of doctors with medical management responsibility for the department?</t>
+    <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
   </si>
   <si>
     <t>Kungälv</t>
   </si>
   <si>
     <t>5 / 0</t>
   </si>
   <si>
-    <t>5.1. Specialist in anesthesia and intensive care</t>
+    <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
   </si>
   <si>
     <t>Lindesberg</t>
   </si>
   <si>
-    <t>5.1.1. No</t>
+    <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
+  </si>
+  <si>
+    <t>Linköping CIVA</t>
+  </si>
+  <si>
+    <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
   </si>
   <si>
     <t>Linköping NIVA</t>
   </si>
   <si>
-    <t>5.1.2. Yes</t>
-[...1 lines deleted...]
-  <si>
     <t>Linköping TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
-    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
+    <t>6. How many available ICU beds are there in the unit? (1-40)</t>
   </si>
   <si>
     <t>Lycksele</t>
   </si>
   <si>
-    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
+    <t>7. How many isolation rooms does the unit have? (1-40)</t>
   </si>
   <si>
     <t>Mora</t>
   </si>
   <si>
+    <t>4 / 0</t>
+  </si>
+  <si>
+    <t>Norrköping</t>
+  </si>
+  <si>
+    <t>8. Staffing requirements on a normal day during office hours?</t>
+  </si>
+  <si>
+    <t>Norrtälje</t>
+  </si>
+  <si>
+    <t>3 / 0</t>
+  </si>
+  <si>
+    <t>8.1. Intensivists with specialty training, total per care place (for Category I applies 1/unit for fulfillment)</t>
+  </si>
+  <si>
+    <t>NU Trollhättan</t>
+  </si>
+  <si>
+    <t>8 / 8</t>
+  </si>
+  <si>
+    <t>8.2. Number of nurses, total per care place</t>
+  </si>
+  <si>
+    <t>Nyköping</t>
+  </si>
+  <si>
+    <t>8.3. Number of assistant nurses, total per care place</t>
+  </si>
+  <si>
+    <t>Örebro IVA</t>
+  </si>
+  <si>
+    <t>8.4. All clinically active staff including all doctors, total per care place</t>
+  </si>
+  <si>
+    <t>Örebro TIVA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No           (Uppfyller ej krav för: Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
+  </si>
+  <si>
+    <t>Örnsköldsvik</t>
+  </si>
+  <si>
+    <t>Östersund</t>
+  </si>
+  <si>
+    <t>Piteå</t>
+  </si>
+  <si>
+    <t>5 / 3</t>
+  </si>
+  <si>
+    <t>REMEO</t>
+  </si>
+  <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
-    <t>4 / 0</t>
-[...67 lines deleted...]
-  <si>
     <t xml:space="preserve">No  (2)</t>
   </si>
   <si>
     <t>15 / 0</t>
   </si>
   <si>
-    <t>8.2. Number of nurses, total per care place</t>
+    <t>Skellefteå</t>
+  </si>
+  <si>
+    <t>7 / 2</t>
   </si>
   <si>
     <t>Skövde</t>
   </si>
   <si>
-    <t>8.3. Number of assistant nurses, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>Södertälje</t>
   </si>
   <si>
     <t>6 / 0</t>
   </si>
   <si>
-    <t>8.4. All clinically active staff including all doctors, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>Sollefteå</t>
   </si>
   <si>
     <t>4 / 4</t>
   </si>
   <si>
     <t>SÖS IVA</t>
   </si>
   <si>
     <t>12 / 2</t>
   </si>
   <si>
     <t>SÖS MIVA</t>
   </si>
   <si>
     <t>11 / 3</t>
   </si>
   <si>
+    <t>St Göran</t>
+  </si>
+  <si>
     <t>SU BIVA</t>
   </si>
   <si>
     <t>16 / 4</t>
   </si>
   <si>
     <t>SU CIVA</t>
   </si>
   <si>
     <t>18 / 1</t>
   </si>
   <si>
     <t>SU Mölndal</t>
   </si>
   <si>
+    <t>SU NIVA</t>
+  </si>
+  <si>
     <t>SU Östra</t>
   </si>
   <si>
     <t>SU TIVA</t>
   </si>
   <si>
     <t>12 / 1</t>
   </si>
   <si>
     <t>Sunderby</t>
   </si>
   <si>
     <t>9 / 4</t>
   </si>
   <si>
     <t>Sundsvall</t>
   </si>
   <si>
     <t>SUS Lund BIVA</t>
   </si>
   <si>
     <t>SUS Lund IVA</t>
   </si>
   <si>
     <t>8 / 3</t>
@@ -543,123 +585,123 @@
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, PIM3 vårdtyp IVA)</t>
   </si>
   <si>
     <t>Uppsala TIVA</t>
   </si>
   <si>
     <t>Varberg</t>
   </si>
   <si>
     <t>Värnamo</t>
   </si>
   <si>
     <t>Västerås</t>
   </si>
   <si>
     <t>Västervik</t>
   </si>
   <si>
     <t>5 / 1</t>
   </si>
   <si>
     <t>Växjö</t>
   </si>
   <si>
+    <t>Visby</t>
+  </si>
+  <si>
     <t>Ystad</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
     <t>19%</t>
   </si>
   <si>
-    <t>69%</t>
+    <t>73%</t>
+  </si>
+  <si>
+    <t>93%</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Category II</t>
+  </si>
+  <si>
+    <t>46%</t>
+  </si>
+  <si>
+    <t>97%</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t>94%</t>
+  </si>
+  <si>
+    <t>86%</t>
+  </si>
+  <si>
+    <t>47%</t>
+  </si>
+  <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>Category III</t>
+  </si>
+  <si>
+    <t>35%</t>
   </si>
   <si>
     <t>85%</t>
   </si>
   <si>
-    <t>100%</t>
-[...50 lines deleted...]
-    <t>91%</t>
+    <t>63%</t>
+  </si>
+  <si>
+    <t>56%</t>
+  </si>
+  <si>
+    <t>44%</t>
+  </si>
+  <si>
+    <t>59%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -768,51 +810,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Q75"/>
+  <dimension ref="A1:Q86"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.2527256011963" customWidth="1"/>
     <col min="17" max="17" width="237.42155456543" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -928,3212 +970,3696 @@
       </c>
       <c r="M5" s="0">
         <v>1.33</v>
       </c>
       <c r="N5" s="11">
         <v>3</v>
       </c>
       <c r="P5" s="6"/>
       <c r="Q5" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="11" t="s">
-[...9 lines deleted...]
-        <v>25</v>
+      <c r="E6" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J6" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K6" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L6" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M6" s="0">
-        <v>0.33</v>
+        <v>1.5</v>
       </c>
       <c r="N6" s="11">
-        <v>1.33</v>
+        <v>3</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="13" t="s">
-        <v>33</v>
+      <c r="D7" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="F7" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="G7" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="G7" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="0" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K7" s="11">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="L7" s="0">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="M7" s="0">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="N7" s="11">
-        <v>1.71</v>
+        <v>1.33</v>
       </c>
       <c r="P7" s="6"/>
       <c r="Q7" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F8" s="11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K8" s="11">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="L8" s="0">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="M8" s="0">
-        <v>1.25</v>
+        <v>0.57</v>
       </c>
       <c r="N8" s="11">
-        <v>2.5</v>
+        <v>1.71</v>
       </c>
       <c r="P8" s="6"/>
       <c r="Q8" s="2"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="11" t="s">
         <v>40</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="13" t="s">
+      <c r="F9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K9" s="11">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="L9" s="0">
         <v>0.67</v>
       </c>
       <c r="M9" s="0">
         <v>0.67</v>
       </c>
       <c r="N9" s="11">
-        <v>1.67</v>
+        <v>1.89</v>
       </c>
       <c r="P9" s="6"/>
       <c r="Q9" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F10" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="13" t="s">
+      <c r="G10" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="13" t="s">
+      <c r="H10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="11">
         <v>0.25</v>
       </c>
       <c r="L10" s="0">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="M10" s="0">
-        <v>0.5</v>
+        <v>1.25</v>
       </c>
       <c r="N10" s="11">
-        <v>1.38</v>
+        <v>2.5</v>
       </c>
       <c r="P10" s="6"/>
       <c r="Q10" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="11" t="s">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="D11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="K11" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L11" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="M11" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="N11" s="11">
-        <v>1.75</v>
+        <v>1.67</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I12" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K12" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L12" s="0">
         <v>0.5</v>
       </c>
-      <c r="L12" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="0">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="N12" s="11">
-        <v>3</v>
+        <v>1.38</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>44</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>55</v>
       </c>
       <c r="K13" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L13" s="0">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="M13" s="0">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="N13" s="11">
-        <v>1.67</v>
+        <v>1.75</v>
       </c>
       <c r="P13" s="6"/>
       <c r="Q13" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="13" t="s">
-        <v>33</v>
+      <c r="D14" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E14" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G14" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G14" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I14" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>35</v>
+        <v>58</v>
       </c>
       <c r="K14" s="11">
-        <v>0.29</v>
+        <v>0.5</v>
       </c>
       <c r="L14" s="0">
-        <v>0.57</v>
+        <v>1.5</v>
       </c>
       <c r="M14" s="0">
-        <v>0.43</v>
+        <v>1</v>
       </c>
       <c r="N14" s="11">
-        <v>1.57</v>
+        <v>3</v>
       </c>
       <c r="P14" s="6"/>
       <c r="Q14" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K15" s="11">
         <v>0.33</v>
       </c>
       <c r="L15" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M15" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="N15" s="11">
-        <v>2</v>
+        <v>1.67</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="11" t="s">
-        <v>21</v>
+      <c r="D16" s="13" t="s">
+        <v>37</v>
       </c>
       <c r="E16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J16" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F16" s="11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K16" s="11">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="L16" s="0">
-        <v>1</v>
+        <v>0.57</v>
       </c>
       <c r="M16" s="0">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="N16" s="11">
-        <v>2</v>
+        <v>1.57</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>36</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G17" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G17" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I17" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="K17" s="11">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="L17" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="M17" s="0">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
       <c r="N17" s="11">
-        <v>2.38</v>
+        <v>2</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C18" s="11" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K18" s="11">
-        <v>0.67</v>
+        <v>0.2</v>
       </c>
       <c r="L18" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M18" s="0">
-        <v>0.67</v>
+        <v>0.6</v>
       </c>
       <c r="N18" s="11">
-        <v>2.33</v>
+        <v>2</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>36</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G19" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G19" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I19" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>72</v>
       </c>
       <c r="K19" s="11">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="L19" s="0">
-        <v>0.89</v>
+        <v>1</v>
       </c>
       <c r="M19" s="0">
-        <v>0.56</v>
+        <v>0.88</v>
       </c>
       <c r="N19" s="11">
-        <v>2.11</v>
+        <v>2.38</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E20" s="13" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="E20" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>76</v>
       </c>
       <c r="K20" s="11">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L20" s="0">
-        <v>1</v>
+        <v>0.8</v>
       </c>
       <c r="M20" s="0">
-        <v>1</v>
+        <v>0.6</v>
       </c>
       <c r="N20" s="11">
-        <v>3</v>
+        <v>2.1</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I21" s="11" t="s">
-        <v>21</v>
+      <c r="I21" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="K21" s="11">
-        <v>0.25</v>
+        <v>0.67</v>
       </c>
       <c r="L21" s="0">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="M21" s="0">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="N21" s="11">
-        <v>1.5</v>
+        <v>2.33</v>
       </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="11" t="s">
-        <v>21</v>
+      <c r="D22" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="11" t="s">
+      <c r="G22" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I22" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="K22" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L22" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="M22" s="0">
-        <v>0.67</v>
+        <v>0.75</v>
       </c>
       <c r="N22" s="11">
-        <v>2</v>
+        <v>2.25</v>
       </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E23" s="13" t="s">
-        <v>25</v>
+      <c r="E23" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G23" s="13" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="G23" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>51</v>
+        <v>83</v>
       </c>
       <c r="K23" s="11">
-        <v>1.5</v>
+        <v>0.39</v>
       </c>
       <c r="L23" s="0">
-        <v>8</v>
+        <v>0.89</v>
       </c>
       <c r="M23" s="0">
-        <v>3.5</v>
+        <v>0.56</v>
       </c>
       <c r="N23" s="11">
-        <v>13</v>
+        <v>2.11</v>
       </c>
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F24" s="11" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="F24" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I24" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="K24" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L24" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="M24" s="0">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="N24" s="11">
-        <v>1.75</v>
+        <v>2.25</v>
       </c>
       <c r="P24" s="6"/>
       <c r="Q24" s="2"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K25" s="11">
-        <v>0.29</v>
+        <v>1</v>
       </c>
       <c r="L25" s="0">
-        <v>0.57</v>
+        <v>1</v>
       </c>
       <c r="M25" s="0">
         <v>1</v>
       </c>
       <c r="N25" s="11">
-        <v>2.14</v>
+        <v>3</v>
       </c>
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>36</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>37</v>
       </c>
       <c r="E26" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="F26" s="11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K26" s="11">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="L26" s="0">
-        <v>1</v>
+        <v>0.57</v>
       </c>
       <c r="M26" s="0">
-        <v>1</v>
+        <v>0.57</v>
       </c>
       <c r="N26" s="11">
-        <v>2.6</v>
+        <v>1.57</v>
       </c>
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I27" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="K27" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L27" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="M27" s="0">
         <v>0.5</v>
       </c>
-      <c r="L27" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="N27" s="11">
-        <v>2</v>
+        <v>1.5</v>
       </c>
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C28" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G28" s="13" t="s">
-[...5 lines deleted...]
-      <c r="I28" s="12" t="s">
+      <c r="G28" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="K28" s="11">
         <v>0.33</v>
       </c>
       <c r="L28" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="M28" s="0">
         <v>0.67</v>
       </c>
-      <c r="M28" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="11">
-        <v>2.17</v>
+        <v>2</v>
       </c>
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D29" s="13" t="s">
-        <v>100</v>
+      <c r="D29" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="F29" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="11" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="G29" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K29" s="11">
-        <v>0.5</v>
+        <v>1.5</v>
       </c>
       <c r="L29" s="0">
-        <v>0.67</v>
+        <v>8</v>
       </c>
       <c r="M29" s="0">
-        <v>0.5</v>
+        <v>3.5</v>
       </c>
       <c r="N29" s="11">
-        <v>1.83</v>
+        <v>13</v>
       </c>
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G30" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...17 lines deleted...]
-      <c r="H30" s="12" t="s">
+      <c r="H30" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="K30" s="11">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="L30" s="0">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="M30" s="0">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="N30" s="11">
-        <v>1.5</v>
+        <v>1.75</v>
       </c>
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="C31" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="13" t="s">
+      <c r="D31" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H31" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J31" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="E31" s="11" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K31" s="11">
-        <v>0.25</v>
+        <v>0.29</v>
       </c>
       <c r="L31" s="0">
+        <v>0.57</v>
+      </c>
+      <c r="M31" s="0">
         <v>1</v>
       </c>
-      <c r="M31" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N31" s="11">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G32" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K32" s="11">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="L32" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="M32" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="N32" s="11">
-        <v>2</v>
+        <v>2.6</v>
       </c>
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E33" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F33" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G33" s="12" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G33" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I33" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>58</v>
       </c>
       <c r="K33" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L33" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M33" s="0">
-        <v>0.67</v>
+        <v>1</v>
       </c>
       <c r="N33" s="11">
-        <v>1.67</v>
+        <v>2</v>
       </c>
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C34" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D34" s="13" t="s">
-        <v>41</v>
+      <c r="D34" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I34" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>55</v>
       </c>
       <c r="K34" s="11">
         <v>0.38</v>
       </c>
       <c r="L34" s="0">
-        <v>0.75</v>
+        <v>0.62</v>
       </c>
       <c r="M34" s="0">
-        <v>0.62</v>
+        <v>1</v>
       </c>
       <c r="N34" s="11">
-        <v>1.88</v>
+        <v>2.25</v>
       </c>
       <c r="P34" s="6"/>
       <c r="Q34" s="2" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D35" s="13" t="s">
-        <v>33</v>
+      <c r="D35" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G35" s="13" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="H35" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I35" s="11" t="s">
+      <c r="I35" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="K35" s="11">
         <v>0.33</v>
       </c>
       <c r="L35" s="0">
         <v>0.67</v>
       </c>
       <c r="M35" s="0">
-        <v>0.67</v>
+        <v>0.83</v>
       </c>
       <c r="N35" s="11">
-        <v>1.83</v>
+        <v>2.17</v>
       </c>
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D36" s="11" t="s">
-        <v>21</v>
+      <c r="D36" s="13" t="s">
+        <v>116</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G36" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>88</v>
+        <v>66</v>
       </c>
       <c r="K36" s="11">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L36" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="M36" s="0">
-        <v>0.62</v>
+        <v>0.5</v>
       </c>
       <c r="N36" s="11">
-        <v>1.75</v>
+        <v>1.83</v>
       </c>
       <c r="P36" s="6"/>
       <c r="Q36" s="2" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>120</v>
+        <v>20</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="G37" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="H37" s="13" t="s">
+      <c r="H37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>0.17</v>
+        <v>58</v>
+      </c>
+      <c r="K37" s="11">
+        <v>0.5</v>
       </c>
       <c r="L37" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="M37" s="0">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="N37" s="11">
-        <v>1.67</v>
+        <v>1.5</v>
       </c>
       <c r="P37" s="6"/>
       <c r="Q37" s="2" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E38" s="11" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="H38" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="H38" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>79</v>
+        <v>121</v>
       </c>
       <c r="K38" s="11">
         <v>0.25</v>
       </c>
       <c r="L38" s="0">
+        <v>1</v>
+      </c>
+      <c r="M38" s="0">
         <v>0.75</v>
       </c>
-      <c r="M38" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N38" s="11">
-        <v>1.75</v>
+        <v>2.25</v>
       </c>
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H39" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="K39" s="11">
         <v>0.33</v>
       </c>
       <c r="L39" s="0">
         <v>0.67</v>
       </c>
       <c r="M39" s="0">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="N39" s="11">
-        <v>1.83</v>
+        <v>2</v>
       </c>
       <c r="P39" s="6"/>
       <c r="Q39" s="2" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F40" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="K40" s="11">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="L40" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="M40" s="0">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="N40" s="11">
-        <v>2</v>
+        <v>1.67</v>
       </c>
       <c r="P40" s="6"/>
       <c r="Q40" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>36</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="12" t="s">
+      <c r="F41" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G41" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H41" s="12" t="s">
+      <c r="H41" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I41" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="K41" s="11">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="L41" s="0">
-        <v>0.4</v>
+        <v>0.75</v>
       </c>
       <c r="M41" s="0">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="N41" s="11">
-        <v>1.13</v>
+        <v>1.88</v>
       </c>
       <c r="P41" s="6"/>
       <c r="Q41" s="2" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C42" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E42" s="11" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="F42" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G42" s="11" t="s">
-        <v>34</v>
+      <c r="G42" s="13" t="s">
+        <v>24</v>
       </c>
       <c r="H42" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I42" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="K42" s="11">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="L42" s="0">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="M42" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="N42" s="11">
-        <v>2.12</v>
+        <v>1.83</v>
       </c>
       <c r="P42" s="6"/>
       <c r="Q42" s="2" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C43" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E43" s="11" t="s">
-        <v>22</v>
+      <c r="E43" s="13" t="s">
+        <v>40</v>
       </c>
       <c r="F43" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G43" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G43" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H43" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I43" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
       <c r="K43" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L43" s="0">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="M43" s="0">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="N43" s="11">
-        <v>1.83</v>
+        <v>1.75</v>
       </c>
       <c r="P43" s="6"/>
       <c r="Q43" s="2" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="C44" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D44" s="11" t="s">
-[...3 lines deleted...]
-        <v>22</v>
+      <c r="D44" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="E44" s="13" t="s">
+        <v>40</v>
       </c>
       <c r="F44" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G44" s="12" t="s">
+      <c r="G44" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H44" s="12" t="s">
+      <c r="H44" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>0.25</v>
+        <v>61</v>
+      </c>
+      <c r="K44" s="13">
+        <v>0.17</v>
       </c>
       <c r="L44" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="M44" s="0">
-        <v>1</v>
+        <v>0.67</v>
       </c>
       <c r="N44" s="11">
-        <v>2.25</v>
+        <v>1.67</v>
       </c>
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D45" s="13" t="s">
-        <v>33</v>
+      <c r="D45" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E45" s="11" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F45" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G45" s="11" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="G45" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="I45" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>140</v>
+        <v>94</v>
       </c>
       <c r="K45" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L45" s="0">
         <v>0.75</v>
       </c>
       <c r="M45" s="0">
         <v>0.5</v>
       </c>
       <c r="N45" s="11">
         <v>1.75</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>44</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I46" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>142</v>
+        <v>61</v>
       </c>
       <c r="K46" s="11">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="L46" s="0">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="M46" s="0">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="N46" s="11">
-        <v>1.73</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E47" s="13" t="s">
-        <v>54</v>
+      <c r="E47" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F47" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G47" s="11" t="s">
-[...5 lines deleted...]
-      <c r="I47" s="12" t="s">
+      <c r="G47" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H47" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="K47" s="11">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="L47" s="0">
-        <v>0.31</v>
+        <v>1</v>
       </c>
       <c r="M47" s="0">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>1.12</v>
+        <v>0.8</v>
+      </c>
+      <c r="N47" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>20</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>141</v>
       </c>
       <c r="E48" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F48" s="11" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="F48" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="G48" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H48" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="I48" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="K48" s="11">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="L48" s="0">
-        <v>0.61</v>
+        <v>0.4</v>
       </c>
       <c r="M48" s="0">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="N48" s="11">
-        <v>1.61</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E49" s="13" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="E49" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="G49" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H49" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I49" s="12" t="s">
-        <v>25</v>
+      <c r="I49" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>145</v>
+      </c>
+      <c r="K49" s="11">
+        <v>0.29</v>
       </c>
       <c r="L49" s="0">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="M49" s="0">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="N49" s="11">
-        <v>1.6</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D50" s="11" t="s">
-        <v>21</v>
+      <c r="D50" s="13" t="s">
+        <v>37</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F50" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G50" s="13" t="s">
-        <v>24</v>
+      <c r="G50" s="11" t="s">
+        <v>29</v>
       </c>
       <c r="H50" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I50" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="K50" s="11">
         <v>0.38</v>
       </c>
       <c r="L50" s="0">
         <v>0.62</v>
       </c>
       <c r="M50" s="0">
-        <v>0.75</v>
+        <v>1</v>
       </c>
       <c r="N50" s="11">
         <v>2.12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>36</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D51" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E51" s="13" t="s">
-        <v>54</v>
+      <c r="E51" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G51" s="13" t="s">
         <v>24</v>
       </c>
       <c r="H51" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="K51" s="11">
         <v>0.33</v>
       </c>
       <c r="L51" s="0">
         <v>0.67</v>
       </c>
       <c r="M51" s="0">
-        <v>0.58</v>
+        <v>0.67</v>
       </c>
       <c r="N51" s="11">
-        <v>1.75</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C52" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="13" t="s">
+      <c r="G52" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H52" s="12" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="K52" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L52" s="0">
-        <v>0.89</v>
+        <v>1</v>
       </c>
       <c r="M52" s="0">
-        <v>0.44</v>
+        <v>1</v>
       </c>
       <c r="N52" s="11">
-        <v>1.78</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C53" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D53" s="11" t="s">
-        <v>21</v>
+      <c r="D53" s="13" t="s">
+        <v>37</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H53" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>60</v>
+        <v>152</v>
       </c>
       <c r="K53" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L53" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="M53" s="0">
         <v>0.5</v>
       </c>
-      <c r="L53" s="0">
-[...4 lines deleted...]
-      </c>
       <c r="N53" s="11">
-        <v>2.33</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>36</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F54" s="13" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="G54" s="13" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="H54" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I54" s="12" t="s">
-        <v>25</v>
+      <c r="I54" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="K54" s="11">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="L54" s="0">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="M54" s="0">
-        <v>0.8</v>
+        <v>0.45</v>
       </c>
       <c r="N54" s="11">
-        <v>2</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G55" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I55" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>156</v>
+        <v>86</v>
       </c>
       <c r="K55" s="11">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="L55" s="0">
         <v>0.62</v>
       </c>
       <c r="M55" s="0">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="N55" s="11">
-        <v>2.38</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E56" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I56" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K56" s="11">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="L56" s="0">
-        <v>0.83</v>
+        <v>0.31</v>
       </c>
       <c r="M56" s="0">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>2.67</v>
+        <v>0.31</v>
+      </c>
+      <c r="N56" s="13">
+        <v>1.12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="D57" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I57" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J57" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="E57" s="13" t="s">
-[...18 lines deleted...]
-        <v>0.22</v>
+      <c r="K57" s="11">
+        <v>0.28</v>
       </c>
       <c r="L57" s="0">
-        <v>0.56</v>
+        <v>0.61</v>
       </c>
       <c r="M57" s="0">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>1.44</v>
+        <v>0.5</v>
+      </c>
+      <c r="N57" s="11">
+        <v>1.61</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E58" s="11" t="s">
-        <v>22</v>
+      <c r="E58" s="13" t="s">
+        <v>44</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H58" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="I58" s="11" t="s">
-        <v>21</v>
+      <c r="I58" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>0.5</v>
+        <v>108</v>
+      </c>
+      <c r="K58" s="13">
+        <v>0.2</v>
       </c>
       <c r="L58" s="0">
-        <v>0.8</v>
+        <v>0.4</v>
       </c>
       <c r="M58" s="0">
-        <v>0.9</v>
+        <v>0.6</v>
       </c>
       <c r="N58" s="11">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E59" s="13" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G59" s="13" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>102</v>
+      </c>
+      <c r="H59" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I59" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>164</v>
+        <v>52</v>
       </c>
       <c r="K59" s="11">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="L59" s="0">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="M59" s="0">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="N59" s="11">
-        <v>2.1</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C60" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D60" s="13" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="D60" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F60" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G60" s="13" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="H60" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I60" s="12" t="s">
-        <v>25</v>
+      <c r="I60" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>0.17</v>
+        <v>52</v>
+      </c>
+      <c r="K60" s="11">
+        <v>0.38</v>
       </c>
       <c r="L60" s="0">
-        <v>1</v>
+        <v>0.62</v>
       </c>
       <c r="M60" s="0">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="N60" s="11">
-        <v>1.83</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>69</v>
-[...8 lines deleted...]
-        <v>22</v>
+        <v>75</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="13" t="s">
+        <v>40</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G61" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="H61" s="11" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="H61" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I61" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>79</v>
+        <v>164</v>
       </c>
       <c r="K61" s="11">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="L61" s="0">
-        <v>0.75</v>
+        <v>0.67</v>
       </c>
       <c r="M61" s="0">
-        <v>1</v>
+        <v>0.58</v>
       </c>
       <c r="N61" s="11">
-        <v>2.5</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C62" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D62" s="13" t="s">
-        <v>41</v>
+      <c r="D62" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>22</v>
       </c>
       <c r="F62" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="H62" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I62" s="12" t="s">
+      <c r="I62" s="11" t="s">
         <v>25</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="K62" s="11">
-        <v>0.5</v>
+        <v>0.33</v>
       </c>
       <c r="L62" s="0">
-        <v>0.5</v>
+        <v>0.89</v>
       </c>
       <c r="M62" s="0">
-        <v>1.5</v>
+        <v>0.44</v>
       </c>
       <c r="N62" s="11">
-        <v>2.75</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F63" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G63" s="13" t="s">
-        <v>24</v>
+      <c r="G63" s="11" t="s">
+        <v>29</v>
       </c>
       <c r="H63" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>156</v>
+        <v>66</v>
       </c>
       <c r="K63" s="11">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="L63" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="M63" s="0">
-        <v>0.75</v>
+        <v>0.83</v>
       </c>
       <c r="N63" s="11">
-        <v>2.12</v>
+        <v>2.33</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>171</v>
+        <v>75</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="F64" s="11" t="s">
-        <v>21</v>
+      <c r="F64" s="13" t="s">
+        <v>142</v>
       </c>
       <c r="G64" s="13" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>102</v>
+      </c>
+      <c r="H64" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I64" s="12" t="s">
+        <v>25</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="K64" s="11">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="L64" s="0">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="M64" s="0">
-        <v>0.75</v>
+        <v>0.8</v>
       </c>
       <c r="N64" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C65" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D65" s="13" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="D65" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F65" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G65" s="13" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="G65" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H65" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="I65" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="K65" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L65" s="0">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="M65" s="0">
-        <v>0.67</v>
+        <v>0.88</v>
       </c>
       <c r="N65" s="11">
-        <v>2</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>75</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>25</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>33</v>
+        <v>141</v>
       </c>
       <c r="E66" s="11" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="F66" s="13" t="s">
+        <v>23</v>
       </c>
       <c r="G66" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H66" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I66" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K66" s="11">
         <v>0.33</v>
       </c>
       <c r="L66" s="0">
         <v>0.83</v>
       </c>
       <c r="M66" s="0">
-        <v>0.67</v>
+        <v>1.33</v>
       </c>
       <c r="N66" s="11">
-        <v>2</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I67" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J67" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...27 lines deleted...]
-        <v>0.25</v>
+      <c r="K67" s="13">
+        <v>0.22</v>
       </c>
       <c r="L67" s="0">
-        <v>0.5</v>
+        <v>0.56</v>
       </c>
       <c r="M67" s="0">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>1.75</v>
+        <v>0.56</v>
+      </c>
+      <c r="N67" s="13">
+        <v>1.44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>22</v>
+      </c>
+      <c r="F68" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>29</v>
       </c>
       <c r="H68" s="11" t="s">
         <v>21</v>
       </c>
       <c r="I68" s="11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>48</v>
+        <v>176</v>
       </c>
       <c r="K68" s="11">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="L68" s="0">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="M68" s="0">
-        <v>0.75</v>
+        <v>0.9</v>
       </c>
       <c r="N68" s="11">
-        <v>1.88</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C69" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="E69" s="11" t="s">
-        <v>22</v>
+      <c r="E69" s="13" t="s">
+        <v>40</v>
       </c>
       <c r="F69" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="G69" s="11" t="s">
-        <v>34</v>
+      <c r="G69" s="13" t="s">
+        <v>24</v>
       </c>
       <c r="H69" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I69" s="11" t="s">
         <v>21</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K69" s="11">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="L69" s="0">
+        <v>0.7</v>
+      </c>
+      <c r="M69" s="0">
         <v>0.6</v>
       </c>
-      <c r="M69" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N69" s="11">
-        <v>2</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D70" s="11" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="D70" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>49</v>
       </c>
       <c r="F70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G70" s="13" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="H70" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I70" s="11" t="s">
+      <c r="I70" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>0.33</v>
+        <v>148</v>
+      </c>
+      <c r="K70" s="13">
+        <v>0.17</v>
       </c>
       <c r="L70" s="0">
-        <v>0.83</v>
+        <v>1</v>
       </c>
       <c r="M70" s="0">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="N70" s="11">
-        <v>2.17</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>32</v>
+        <v>75</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D71" s="11" t="s">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="D71" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>22</v>
       </c>
       <c r="F71" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="13" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="I71" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="H71" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I71" s="12" t="s">
         <v>25</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>29</v>
+        <v>94</v>
       </c>
       <c r="K71" s="11">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L71" s="0">
-        <v>1</v>
+        <v>0.75</v>
       </c>
       <c r="M71" s="0">
         <v>1</v>
       </c>
       <c r="N71" s="11">
-        <v>2.33</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>181</v>
+        <v>75</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H72" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I72" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="K72" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="L72" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="M72" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="N72" s="11">
+        <v>2.75</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>183</v>
-[...20 lines deleted...]
-        <v>186</v>
+        <v>75</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H73" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I73" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>170</v>
+      </c>
+      <c r="K73" s="11">
+        <v>0.38</v>
       </c>
       <c r="L73" s="0">
         <v>0.75</v>
       </c>
       <c r="M73" s="0">
         <v>0.75</v>
       </c>
-      <c r="N73" s="0" t="s">
-        <v>186</v>
+      <c r="N73" s="11">
+        <v>2.12</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>188</v>
-[...20 lines deleted...]
-        <v>186</v>
+        <v>75</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G74" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H74" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I74" s="11" t="s">
+        <v>21</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>86</v>
+      </c>
+      <c r="K74" s="11">
+        <v>0.38</v>
       </c>
       <c r="L74" s="0">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="M74" s="0">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>0.75</v>
+      </c>
+      <c r="N74" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E75" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G75" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="H75" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I75" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="K75" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L75" s="0">
+        <v>0.67</v>
+      </c>
+      <c r="M75" s="0">
+        <v>0.67</v>
+      </c>
+      <c r="N75" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E76" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I76" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="K76" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L76" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="M76" s="0">
+        <v>0.67</v>
+      </c>
+      <c r="N76" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C77" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F77" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G77" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H77" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I77" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="K77" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="L77" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="M77" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="N77" s="11">
+        <v>1.75</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G78" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H78" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I78" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="K78" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="L78" s="0">
+        <v>0.62</v>
+      </c>
+      <c r="M78" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="N78" s="11">
+        <v>1.88</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C79" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F79" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I79" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="K79" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="L79" s="0">
+        <v>0.6</v>
+      </c>
+      <c r="M79" s="0">
+        <v>1</v>
+      </c>
+      <c r="N79" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="H80" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I80" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="K80" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L80" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="M80" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="N80" s="11">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E81" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F81" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G81" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H81" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I81" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="K81" s="11">
+        <v>2</v>
+      </c>
+      <c r="L81" s="0">
+        <v>11</v>
+      </c>
+      <c r="M81" s="0">
+        <v>10.5</v>
+      </c>
+      <c r="N81" s="11">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E82" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="H82" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I82" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="K82" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="L82" s="0">
+        <v>1</v>
+      </c>
+      <c r="M82" s="0">
+        <v>1</v>
+      </c>
+      <c r="N82" s="11">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B75" s="0" t="s">
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="C75" s="0" t="s">
+      <c r="B84" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="D75" s="0" t="s">
+      <c r="C84" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E75" s="0" t="s">
+      <c r="D84" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G75" s="0" t="s">
+      <c r="E84" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="H75" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J75" s="0" t="s">
+      <c r="F84" s="0" t="s">
         <v>202</v>
       </c>
-      <c r="K75" s="0" t="s">
-[...8 lines deleted...]
-      <c r="N75" s="0" t="s">
+      <c r="G84" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="K84" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="L84" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="M84" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="N84" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
         <v>203</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="L85" s="0">
+        <v>0.79</v>
+      </c>
+      <c r="M85" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="N85" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="K86" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="L86" s="0">
+        <v>0.74</v>
+      </c>
+      <c r="M86" s="0">
+        <v>0.7</v>
+      </c>
+      <c r="N86" s="0" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>