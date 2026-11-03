--- v2 (2026-09-12)
+++ v3 (2026-11-03)
@@ -4,704 +4,554 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Directives for Swedish Intensiv" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="168">
   <si>
     <t>Directives for Swedish Intensive Care - Yearly report 2026 - All categories</t>
   </si>
   <si>
     <t>Meets requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet SHOULD requirements according to SFAI</t>
   </si>
   <si>
     <t>Does not meet requirements according to SFAI</t>
   </si>
   <si>
     <t>1. Which ICU category does the unit belong to?</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>2a</t>
-[...1 lines deleted...]
-  <si>
     <t>2b</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5.1</t>
   </si>
   <si>
     <t>5.2</t>
   </si>
   <si>
     <t>5.3</t>
   </si>
   <si>
-    <t>6 / 7</t>
-[...1 lines deleted...]
-  <si>
     <t>8.1</t>
   </si>
   <si>
-    <t>8.2</t>
-[...4 lines deleted...]
-  <si>
     <t>8.4</t>
   </si>
   <si>
+    <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
+  </si>
+  <si>
     <t>Alingsås</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&gt;2 year)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>3 / 1</t>
-[...2 lines deleted...]
-    <t>2. Does the unit register data for all the episodes of care according to the SIR basic data set and the data required for all the quality indicators?</t>
+    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
   </si>
   <si>
     <t>Arvika</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (EDIC)</t>
   </si>
   <si>
-    <t>2 / 2</t>
-[...2 lines deleted...]
-    <t>2a. Answer reported by the unit</t>
+    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
   </si>
   <si>
     <t>Bollnäs</t>
   </si>
   <si>
-    <t>3 / 2</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2b. Answer calculated by SIR, based on the submitted data  (The reason why 2b was set to a "No")</t>
+    <t>3.1. Yes with minimum expertise of</t>
   </si>
   <si>
     <t>Borås</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: PIM3 vårdtyp IVA)</t>
   </si>
   <si>
-    <t>7 / 1</t>
+    <t>3.1.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Danderyd</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (2)</t>
   </si>
   <si>
-    <t>9 / 0</t>
-[...2 lines deleted...]
-    <t>3. Does the unit have hospital-based anesthesia and intensive care on-call services?</t>
+    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Eksjö</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (3)</t>
   </si>
   <si>
-    <t>4 / 2</t>
-[...2 lines deleted...]
-    <t>3.1. Yes with minimum expertise of</t>
+    <t>3.1.3. Resident in anesthesia and intensive care</t>
   </si>
   <si>
     <t>Ersta</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (4)</t>
   </si>
   <si>
-    <t>3.1.1. Specialist in anesthesia and intensive care</t>
+    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
   </si>
   <si>
     <t>Eskilstuna</t>
   </si>
   <si>
-    <t>8 / 0</t>
-[...2 lines deleted...]
-    <t>3.1.2. Resident in anesthesia and intensive care with less than 1 year left to specialist competence, at least 6 months of intensive care training and access to to supervision from another hospital-based on-call service that is specialist in anesthesia and intensive care</t>
+    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
   </si>
   <si>
     <t>Falun</t>
   </si>
   <si>
-    <t>8 / 2</t>
-[...2 lines deleted...]
-    <t>3.1.3. Resident in anesthesia and intensive care</t>
+    <t>3.2. No, but there is a physician on call on-call service</t>
   </si>
   <si>
     <t>Gällivare</t>
   </si>
   <si>
-    <t>2 / 1</t>
-[...2 lines deleted...]
-    <t>3.1.4. Hospital-based on-call service by a licensed physician but not meeting criteria above</t>
+    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Gävle</t>
   </si>
   <si>
-    <t>6 / 1</t>
-[...2 lines deleted...]
-    <t>3.1.5. Hospital-based on call service that does not meet any of the criteria above</t>
+    <t>4.1. Yes</t>
   </si>
   <si>
     <t>Halmstad</t>
   </si>
   <si>
-    <t>3.2. No, but there is a physician on call on-call service</t>
+    <t>4.2. No</t>
   </si>
   <si>
     <t>Helsingborg</t>
   </si>
   <si>
-    <t>6 / 2</t>
-[...2 lines deleted...]
-    <t>4. Do all the nurses working with intensive care in the unit, a specialist training in intensive care nursing?</t>
+    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
   </si>
   <si>
     <t>Hudiksvall</t>
   </si>
   <si>
-    <t>5 / 2</t>
-[...2 lines deleted...]
-    <t>4.1. Yes</t>
+    <t>4.2.1.1. At least half</t>
   </si>
   <si>
     <t>Jönköping</t>
   </si>
   <si>
-    <t>8 / 4</t>
-[...2 lines deleted...]
-    <t>4.2. No</t>
+    <t>4.2.1.2. Less than half</t>
   </si>
   <si>
     <t>K Huddinge IVA</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
-    <t>10 / 3</t>
-[...2 lines deleted...]
-    <t>4.2.1. For an individual shift, what is the percentage of nurses who have a specialist training in intensive care nursing?</t>
+    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
   </si>
   <si>
     <t>K Solna BIVA</t>
   </si>
   <si>
-    <t>4.2.1.1. At least half</t>
+    <t>5. The competence of doctors with medical management responsibility for the department?</t>
   </si>
   <si>
     <t>K Solna ECMO</t>
   </si>
   <si>
-    <t>4.2.1.2. Less than half</t>
+    <t>5.1. Specialist in anesthesia and intensive care</t>
   </si>
   <si>
     <t>K Solna IVA</t>
   </si>
   <si>
-    <t>18 / 5</t>
-[...2 lines deleted...]
-    <t>4.2.1.3. Not all but the rest are currently participating in specialist training</t>
+    <t>5.1.1. No</t>
   </si>
   <si>
     <t>K Solna TIVA</t>
   </si>
   <si>
-    <t>8 / 1</t>
+    <t>5.1.2. Yes</t>
   </si>
   <si>
     <t>Kalix</t>
   </si>
   <si>
     <t xml:space="preserve">No  (3)</t>
   </si>
   <si>
-    <t>1 / 0</t>
-[...2 lines deleted...]
-    <t>5. The competence of doctors with medical management responsibility for the department?</t>
+    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
   </si>
   <si>
     <t>Kalmar</t>
   </si>
   <si>
-    <t>5.1. Specialist in anesthesia and intensive care</t>
+    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
   </si>
   <si>
     <t>Karlskoga</t>
   </si>
   <si>
-    <t>4 / 1</t>
-[...2 lines deleted...]
-    <t>5.1.1. No</t>
+    <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
   </si>
   <si>
     <t>Karlskrona IVA</t>
   </si>
   <si>
-    <t>6 / 3</t>
-[...2 lines deleted...]
-    <t>5.1.2. Yes</t>
+    <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
   </si>
   <si>
     <t>Karlskrona TIVA</t>
   </si>
   <si>
-    <t>5.1.2.1 Specialist in anesthesia and intensive care with continuous service in intensive care &gt; 2 years?</t>
+    <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
   </si>
   <si>
     <t>Karlstad</t>
   </si>
   <si>
     <t xml:space="preserve">Yes  (&lt;2 year)</t>
   </si>
   <si>
-    <t>5.1.2.1.1. Yes, including EDIC 1 and 2</t>
+    <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
   </si>
   <si>
     <t>Kristianstad</t>
   </si>
   <si>
-    <t>7 / 3</t>
-[...2 lines deleted...]
-    <t>5.1.2.1.2. Yes, but not EDIC 1 och 2</t>
+    <t>8. Staffing requirements on a normal day during office hours?</t>
   </si>
   <si>
     <t>Kungälv</t>
   </si>
   <si>
-    <t>5 / 0</t>
-[...2 lines deleted...]
-    <t>5.1.2.1.3. No, no continuous service in intensive care &gt; 2 years</t>
+    <t>8.1. Intensivists with specialty training, total per care place (for Category I applies 1/unit for fulfillment)</t>
   </si>
   <si>
     <t>Lindesberg</t>
   </si>
   <si>
-    <t>5.2. 2-year education in intensive care and approved degree EDIC 1 and 2?</t>
+    <t>8.4. All clinically active staff including all doctors, total per care place</t>
   </si>
   <si>
     <t>Linköping CIVA</t>
   </si>
   <si>
-    <t>5.3. Scientific qualification corresponding to at least a doctoral degree?</t>
-[...1 lines deleted...]
-  <si>
     <t>Linköping NIVA</t>
   </si>
   <si>
     <t>Linköping TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
-    <t>6. How many available ICU beds are there in the unit? (1-40)</t>
-[...1 lines deleted...]
-  <si>
     <t>Lycksele</t>
   </si>
   <si>
-    <t>7. How many isolation rooms does the unit have? (1-40)</t>
-[...1 lines deleted...]
-  <si>
     <t>Mora</t>
   </si>
   <si>
-    <t>4 / 0</t>
-[...1 lines deleted...]
-  <si>
     <t>Norrköping</t>
   </si>
   <si>
-    <t>8. Staffing requirements on a normal day during office hours?</t>
-[...1 lines deleted...]
-  <si>
     <t>Norrtälje</t>
   </si>
   <si>
-    <t>3 / 0</t>
-[...4 lines deleted...]
-  <si>
     <t>NU Trollhättan</t>
   </si>
   <si>
-    <t>8 / 8</t>
-[...4 lines deleted...]
-  <si>
     <t>Nyköping</t>
   </si>
   <si>
-    <t>8.3. Number of assistant nurses, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>Örebro IVA</t>
   </si>
   <si>
-    <t>8.4. All clinically active staff including all doctors, total per care place</t>
-[...1 lines deleted...]
-  <si>
     <t>Örebro TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
     <t>Örnsköldsvik</t>
   </si>
   <si>
     <t>Östersund</t>
   </si>
   <si>
     <t>Piteå</t>
   </si>
   <si>
-    <t>5 / 3</t>
-[...1 lines deleted...]
-  <si>
     <t>REMEO</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, Komplikationer vårdtyp IVA, Behandlingsstrategi vårdtyp IVA)</t>
   </si>
   <si>
     <t xml:space="preserve">No  (2)</t>
   </si>
   <si>
-    <t>15 / 0</t>
-[...1 lines deleted...]
-  <si>
     <t>Skellefteå</t>
   </si>
   <si>
-    <t>7 / 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Skövde</t>
   </si>
   <si>
     <t>Södertälje</t>
   </si>
   <si>
-    <t>6 / 0</t>
-[...1 lines deleted...]
-  <si>
     <t>Sollefteå</t>
   </si>
   <si>
-    <t>4 / 4</t>
-[...1 lines deleted...]
-  <si>
     <t>SÖS IVA</t>
   </si>
   <si>
-    <t>12 / 2</t>
-[...1 lines deleted...]
-  <si>
     <t>SÖS MIVA</t>
   </si>
   <si>
-    <t>11 / 3</t>
-[...1 lines deleted...]
-  <si>
     <t>St Göran</t>
   </si>
   <si>
     <t>SU BIVA</t>
   </si>
   <si>
-    <t>16 / 4</t>
-[...1 lines deleted...]
-  <si>
     <t>SU CIVA</t>
   </si>
   <si>
-    <t>18 / 1</t>
-[...1 lines deleted...]
-  <si>
     <t>SU Mölndal</t>
   </si>
   <si>
     <t>SU NIVA</t>
   </si>
   <si>
     <t>SU Östra</t>
   </si>
   <si>
     <t>SU TIVA</t>
   </si>
   <si>
-    <t>12 / 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Sunderby</t>
   </si>
   <si>
-    <t>9 / 4</t>
-[...1 lines deleted...]
-  <si>
     <t>Sundsvall</t>
   </si>
   <si>
     <t>SUS Lund BIVA</t>
   </si>
   <si>
     <t>SUS Lund IVA</t>
   </si>
   <si>
-    <t>8 / 3</t>
-[...1 lines deleted...]
-  <si>
     <t>SUS Lund NIVA</t>
   </si>
   <si>
     <t>SUS Lund TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, PIM3 vårdtyp TIVA, Higgins, Komplikationer vårdtyp IVA, Komplikationer vårdtyp TIVA, Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
-    <t>18 / 2</t>
-[...1 lines deleted...]
-  <si>
     <t>SUS Malmö IVA</t>
   </si>
   <si>
-    <t>10 / 10</t>
+    <t>Torsby</t>
   </si>
   <si>
     <t>Umeå IVA</t>
   </si>
   <si>
-    <t>10 / 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Umeå TIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: Behandlingsstrategi vårdtyp IVA, Behandlingsstrategi vårdtyp TIVA)</t>
   </si>
   <si>
     <t>Uppsala BIVA</t>
   </si>
   <si>
     <t>Uppsala BRIVA</t>
   </si>
   <si>
     <t>Uppsala CIVA</t>
   </si>
   <si>
     <t>Uppsala NIVA</t>
   </si>
   <si>
     <t xml:space="preserve">No           (Uppfyller ej krav för: SAPS3, PIM3 vårdtyp IVA)</t>
   </si>
   <si>
     <t>Uppsala TIVA</t>
   </si>
   <si>
     <t>Varberg</t>
   </si>
   <si>
     <t>Värnamo</t>
   </si>
   <si>
     <t>Västerås</t>
   </si>
   <si>
     <t>Västervik</t>
   </si>
   <si>
-    <t>5 / 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Växjö</t>
   </si>
   <si>
     <t>Visby</t>
   </si>
   <si>
     <t>Ystad</t>
   </si>
   <si>
     <t>*Summary</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Category I</t>
   </si>
   <si>
-    <t>19%</t>
-[...2 lines deleted...]
-    <t>73%</t>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>94%</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Category II</t>
+  </si>
+  <si>
+    <t>46%</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t>97%</t>
+  </si>
+  <si>
+    <t>83%</t>
+  </si>
+  <si>
+    <t>47%</t>
+  </si>
+  <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>Category III</t>
+  </si>
+  <si>
+    <t>34%</t>
+  </si>
+  <si>
+    <t>59%</t>
+  </si>
+  <si>
+    <t>56%</t>
+  </si>
+  <si>
+    <t>85%</t>
+  </si>
+  <si>
+    <t>44%</t>
   </si>
   <si>
     <t>93%</t>
-  </si>
-[...49 lines deleted...]
-    <t>59%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -810,51 +660,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="3" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="4" applyFill="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:Q86"/>
+  <dimension ref="A1:Q87"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.2527256011963" customWidth="1"/>
     <col min="17" max="17" width="237.42155456543" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
@@ -894,3772 +744,2814 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="2" t="s">
-[...9 lines deleted...]
-      <c r="Q4" s="2"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="11" t="s">
+      <c r="F5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D5" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K5" s="11">
+        <v>22</v>
+      </c>
+      <c r="H5" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" s="11">
         <v>0.33</v>
       </c>
-      <c r="L5" s="0">
-[...5 lines deleted...]
-      <c r="N5" s="11">
+      <c r="J5" s="11">
         <v>3</v>
       </c>
       <c r="P5" s="6"/>
       <c r="Q5" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C6" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="E6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H6" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K6" s="11">
+        <v>22</v>
+      </c>
+      <c r="I6" s="11">
         <v>0.5</v>
       </c>
-      <c r="L6" s="0">
-[...5 lines deleted...]
-      <c r="N6" s="11">
+      <c r="J6" s="11">
         <v>3</v>
       </c>
       <c r="P6" s="6"/>
       <c r="Q6" s="2" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="F7" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K7" s="11">
+        <v>22</v>
+      </c>
+      <c r="H7" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="11">
         <v>0.33</v>
       </c>
-      <c r="L7" s="0">
-[...5 lines deleted...]
-      <c r="N7" s="11">
+      <c r="J7" s="11">
         <v>1.33</v>
       </c>
       <c r="P7" s="6"/>
       <c r="Q7" s="2" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>36</v>
-[...16 lines deleted...]
-      <c r="H8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="I8" s="11" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="11">
+      <c r="G8" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="11">
         <v>0.29</v>
       </c>
-      <c r="L8" s="0">
-[...5 lines deleted...]
-      <c r="N8" s="11">
+      <c r="J8" s="11">
         <v>1.71</v>
       </c>
       <c r="P8" s="6"/>
-      <c r="Q8" s="2"/>
+      <c r="Q8" s="2" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C9" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D9" s="11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E9" s="11" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F9" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H9" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K9" s="11">
+        <v>22</v>
+      </c>
+      <c r="I9" s="11">
         <v>0.44</v>
       </c>
-      <c r="L9" s="0">
-[...5 lines deleted...]
-      <c r="N9" s="11">
+      <c r="J9" s="11">
         <v>1.89</v>
       </c>
       <c r="P9" s="6"/>
       <c r="Q9" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>17</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D10" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E10" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K10" s="11">
+        <v>22</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="11">
         <v>0.25</v>
       </c>
-      <c r="L10" s="0">
-[...5 lines deleted...]
-      <c r="N10" s="11">
+      <c r="J10" s="11">
         <v>2.5</v>
       </c>
       <c r="P10" s="6"/>
       <c r="Q10" s="2" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C11" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K11" s="11">
+        <v>22</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="11">
         <v>0.33</v>
       </c>
-      <c r="L11" s="0">
-[...5 lines deleted...]
-      <c r="N11" s="11">
+      <c r="J11" s="11">
         <v>1.67</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G12" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K12" s="11">
+        <v>22</v>
+      </c>
+      <c r="H12" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="11">
         <v>0.25</v>
       </c>
-      <c r="L12" s="0">
-[...5 lines deleted...]
-      <c r="N12" s="11">
+      <c r="J12" s="11">
         <v>1.38</v>
       </c>
       <c r="P12" s="6"/>
       <c r="Q12" s="2" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>37</v>
+      </c>
+      <c r="E13" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K13" s="11">
+        <v>18</v>
+      </c>
+      <c r="I13" s="11">
         <v>0.25</v>
       </c>
-      <c r="L13" s="0">
-[...5 lines deleted...]
-      <c r="N13" s="11">
+      <c r="J13" s="11">
         <v>1.75</v>
       </c>
       <c r="P13" s="6"/>
       <c r="Q13" s="2" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K14" s="11">
+        <v>22</v>
+      </c>
+      <c r="H14" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="11">
         <v>0.5</v>
       </c>
-      <c r="L14" s="0">
-[...5 lines deleted...]
-      <c r="N14" s="11">
+      <c r="J14" s="11">
         <v>3</v>
       </c>
       <c r="P14" s="6"/>
       <c r="Q14" s="2" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C15" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E15" s="11" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="F15" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H15" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K15" s="11">
+        <v>22</v>
+      </c>
+      <c r="I15" s="11">
         <v>0.33</v>
       </c>
-      <c r="L15" s="0">
-[...5 lines deleted...]
-      <c r="N15" s="11">
+      <c r="J15" s="11">
         <v>1.67</v>
       </c>
       <c r="P15" s="6"/>
       <c r="Q15" s="2" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="D16" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F16" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H16" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K16" s="11">
+        <v>18</v>
+      </c>
+      <c r="I16" s="11">
         <v>0.29</v>
       </c>
-      <c r="L16" s="0">
-[...5 lines deleted...]
-      <c r="N16" s="11">
+      <c r="J16" s="11">
         <v>1.57</v>
       </c>
       <c r="P16" s="6"/>
       <c r="Q16" s="2" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C17" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D17" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E17" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F17" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H17" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K17" s="11">
+        <v>18</v>
+      </c>
+      <c r="I17" s="11">
         <v>0.33</v>
       </c>
-      <c r="L17" s="0">
-[...5 lines deleted...]
-      <c r="N17" s="11">
+      <c r="J17" s="11">
         <v>2</v>
       </c>
       <c r="P17" s="6"/>
       <c r="Q17" s="2" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D18" s="11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E18" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F18" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H18" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K18" s="11">
+        <v>22</v>
+      </c>
+      <c r="I18" s="11">
         <v>0.2</v>
       </c>
-      <c r="L18" s="0">
-[...5 lines deleted...]
-      <c r="N18" s="11">
+      <c r="J18" s="11">
         <v>2</v>
       </c>
       <c r="P18" s="6"/>
       <c r="Q18" s="2" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D19" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="E19" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K19" s="11">
+        <v>22</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I19" s="11">
         <v>0.25</v>
       </c>
-      <c r="L19" s="0">
-[...5 lines deleted...]
-      <c r="N19" s="11">
+      <c r="J19" s="11">
         <v>2.38</v>
       </c>
       <c r="P19" s="6"/>
       <c r="Q19" s="2" t="s">
-        <v>73</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D20" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>19</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H20" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K20" s="11">
+        <v>18</v>
+      </c>
+      <c r="I20" s="11">
         <v>0.5</v>
       </c>
-      <c r="L20" s="0">
-[...5 lines deleted...]
-      <c r="N20" s="11">
+      <c r="J20" s="11">
         <v>2.1</v>
       </c>
       <c r="P20" s="6"/>
       <c r="Q20" s="2" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E21" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F21" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="K21" s="11">
+        <v>18</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I21" s="11">
         <v>0.67</v>
       </c>
-      <c r="L21" s="0">
-[...5 lines deleted...]
-      <c r="N21" s="11">
+      <c r="J21" s="11">
         <v>2.33</v>
       </c>
       <c r="P21" s="6"/>
       <c r="Q21" s="2" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>80</v>
+        <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C22" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D22" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G22" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K22" s="11">
+        <v>22</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" s="11">
         <v>0.5</v>
       </c>
-      <c r="L22" s="0">
-[...5 lines deleted...]
-      <c r="N22" s="11">
+      <c r="J22" s="11">
         <v>2.25</v>
       </c>
       <c r="P22" s="6"/>
       <c r="Q22" s="2" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C23" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E23" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F23" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H23" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K23" s="11">
+        <v>18</v>
+      </c>
+      <c r="I23" s="11">
         <v>0.39</v>
       </c>
-      <c r="L23" s="0">
-[...5 lines deleted...]
-      <c r="N23" s="11">
+      <c r="J23" s="11">
         <v>2.11</v>
       </c>
       <c r="P23" s="6"/>
       <c r="Q23" s="2" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="11" t="s">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="F24" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H24" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K24" s="11">
+        <v>18</v>
+      </c>
+      <c r="I24" s="11">
         <v>0.5</v>
       </c>
-      <c r="L24" s="0">
-[...5 lines deleted...]
-      <c r="N24" s="11">
+      <c r="J24" s="11">
         <v>2.25</v>
       </c>
       <c r="P24" s="6"/>
-      <c r="Q24" s="2"/>
+      <c r="Q24" s="2" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="E25" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F25" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F25" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H25" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K25" s="11">
+        <v>18</v>
+      </c>
+      <c r="I25" s="11">
         <v>1</v>
       </c>
-      <c r="L25" s="0">
-[...5 lines deleted...]
-      <c r="N25" s="11">
+      <c r="J25" s="11">
         <v>3</v>
       </c>
       <c r="P25" s="6"/>
       <c r="Q25" s="2" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C26" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D26" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K26" s="11">
+        <v>22</v>
+      </c>
+      <c r="H26" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="11">
         <v>0.29</v>
       </c>
-      <c r="L26" s="0">
-[...5 lines deleted...]
-      <c r="N26" s="11">
+      <c r="J26" s="11">
         <v>1.57</v>
       </c>
       <c r="P26" s="6"/>
       <c r="Q26" s="2" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E27" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F27" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H27" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K27" s="11">
+        <v>18</v>
+      </c>
+      <c r="I27" s="11">
         <v>0.25</v>
       </c>
-      <c r="L27" s="0">
-[...5 lines deleted...]
-      <c r="N27" s="11">
+      <c r="J27" s="11">
         <v>1.5</v>
       </c>
       <c r="P27" s="6"/>
       <c r="Q27" s="2" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D28" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E28" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F28" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H28" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K28" s="11">
+        <v>22</v>
+      </c>
+      <c r="I28" s="11">
         <v>0.33</v>
       </c>
-      <c r="L28" s="0">
-[...5 lines deleted...]
-      <c r="N28" s="11">
+      <c r="J28" s="11">
         <v>2</v>
       </c>
       <c r="P28" s="6"/>
       <c r="Q28" s="2" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C29" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D29" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K29" s="11">
+        <v>22</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" s="11">
         <v>1.5</v>
       </c>
-      <c r="L29" s="0">
-[...5 lines deleted...]
-      <c r="N29" s="11">
+      <c r="J29" s="11">
         <v>13</v>
       </c>
       <c r="P29" s="6"/>
       <c r="Q29" s="2" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E30" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="G30" s="13" t="s">
-        <v>102</v>
-[...10 lines deleted...]
-      <c r="K30" s="11">
+        <v>22</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" s="11">
         <v>0.25</v>
       </c>
-      <c r="L30" s="0">
-[...5 lines deleted...]
-      <c r="N30" s="11">
+      <c r="J30" s="11">
         <v>1.75</v>
       </c>
       <c r="P30" s="6"/>
       <c r="Q30" s="2" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C31" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G31" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K31" s="11">
+        <v>22</v>
+      </c>
+      <c r="H31" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" s="11">
         <v>0.29</v>
       </c>
-      <c r="L31" s="0">
-[...5 lines deleted...]
-      <c r="N31" s="11">
+      <c r="J31" s="11">
         <v>2.14</v>
       </c>
       <c r="P31" s="6"/>
       <c r="Q31" s="2" t="s">
-        <v>106</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>107</v>
+        <v>86</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C32" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D32" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="D32" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G32" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H32" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K32" s="11">
+        <v>22</v>
+      </c>
+      <c r="I32" s="11">
         <v>0.4</v>
       </c>
-      <c r="L32" s="0">
-[...5 lines deleted...]
-      <c r="N32" s="11">
+      <c r="J32" s="11">
         <v>2.6</v>
       </c>
       <c r="P32" s="6"/>
       <c r="Q32" s="2" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C33" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F33" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G33" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H33" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K33" s="11">
+        <v>18</v>
+      </c>
+      <c r="I33" s="11">
         <v>0.5</v>
       </c>
-      <c r="L33" s="0">
-[...5 lines deleted...]
-      <c r="N33" s="11">
+      <c r="J33" s="11">
         <v>2</v>
       </c>
       <c r="P33" s="6"/>
       <c r="Q33" s="2" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C34" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D34" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K34" s="11">
+        <v>22</v>
+      </c>
+      <c r="H34" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="11">
         <v>0.38</v>
       </c>
-      <c r="L34" s="0">
-[...5 lines deleted...]
-      <c r="N34" s="11">
+      <c r="J34" s="11">
         <v>2.25</v>
       </c>
       <c r="P34" s="6"/>
-      <c r="Q34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q34" s="2"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>114</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C35" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D35" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E35" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="G35" s="13" t="s">
-        <v>102</v>
-[...10 lines deleted...]
-      <c r="K35" s="11">
+        <v>22</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I35" s="11">
         <v>0.33</v>
       </c>
-      <c r="L35" s="0">
-[...5 lines deleted...]
-      <c r="N35" s="11">
+      <c r="J35" s="11">
         <v>2.17</v>
       </c>
       <c r="P35" s="6"/>
       <c r="Q35" s="2"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>115</v>
+        <v>92</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>60</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>93</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>37</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="F36" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G36" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H36" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K36" s="11">
+        <v>18</v>
+      </c>
+      <c r="I36" s="11">
         <v>0.5</v>
       </c>
-      <c r="L36" s="0">
-[...5 lines deleted...]
-      <c r="N36" s="11">
+      <c r="J36" s="11">
         <v>1.83</v>
       </c>
       <c r="P36" s="6"/>
-      <c r="Q36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q36" s="2"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>118</v>
+        <v>94</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E37" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="C37" s="13" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="11" t="s">
+      <c r="F37" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="E37" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K37" s="11">
+        <v>22</v>
+      </c>
+      <c r="H37" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I37" s="11">
         <v>0.5</v>
       </c>
-      <c r="L37" s="0">
-[...5 lines deleted...]
-      <c r="N37" s="11">
+      <c r="J37" s="11">
         <v>1.5</v>
       </c>
       <c r="P37" s="6"/>
-      <c r="Q37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q37" s="2"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>120</v>
+        <v>95</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C38" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D38" s="11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>37</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>71</v>
       </c>
       <c r="F38" s="12" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="G38" s="12" t="s">
-        <v>102</v>
-[...10 lines deleted...]
-      <c r="K38" s="11">
+        <v>22</v>
+      </c>
+      <c r="H38" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I38" s="11">
         <v>0.25</v>
       </c>
-      <c r="L38" s="0">
-[...5 lines deleted...]
-      <c r="N38" s="11">
+      <c r="J38" s="11">
         <v>2.25</v>
       </c>
       <c r="P38" s="6"/>
       <c r="Q38" s="2"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>122</v>
+        <v>96</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C39" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F39" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H39" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K39" s="11">
+        <v>22</v>
+      </c>
+      <c r="I39" s="11">
         <v>0.33</v>
       </c>
-      <c r="L39" s="0">
-[...5 lines deleted...]
-      <c r="N39" s="11">
+      <c r="J39" s="11">
         <v>2</v>
       </c>
       <c r="P39" s="6"/>
-      <c r="Q39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q39" s="2"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>124</v>
+        <v>97</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C40" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D40" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G40" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K40" s="11">
+        <v>22</v>
+      </c>
+      <c r="H40" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I40" s="11">
         <v>0.33</v>
       </c>
-      <c r="L40" s="0">
-[...5 lines deleted...]
-      <c r="N40" s="11">
+      <c r="J40" s="11">
         <v>1.67</v>
       </c>
       <c r="P40" s="6"/>
-      <c r="Q40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q40" s="2"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>127</v>
+        <v>98</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C41" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E41" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D41" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K41" s="11">
+        <v>22</v>
+      </c>
+      <c r="H41" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I41" s="11">
         <v>0.38</v>
       </c>
-      <c r="L41" s="0">
-[...5 lines deleted...]
-      <c r="N41" s="11">
+      <c r="J41" s="11">
         <v>1.88</v>
       </c>
       <c r="P41" s="6"/>
-      <c r="Q41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q41" s="2"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C42" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D42" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K42" s="11">
+        <v>22</v>
+      </c>
+      <c r="H42" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I42" s="11">
         <v>0.33</v>
       </c>
-      <c r="L42" s="0">
-[...5 lines deleted...]
-      <c r="N42" s="11">
+      <c r="J42" s="11">
         <v>1.83</v>
       </c>
       <c r="P42" s="6"/>
-      <c r="Q42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q42" s="2"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C43" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>18</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="F43" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G43" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H43" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K43" s="11">
+        <v>18</v>
+      </c>
+      <c r="I43" s="11">
         <v>0.25</v>
       </c>
-      <c r="L43" s="0">
-[...5 lines deleted...]
-      <c r="N43" s="11">
+      <c r="J43" s="11">
         <v>1.75</v>
       </c>
       <c r="P43" s="6"/>
-      <c r="Q43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q43" s="2"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C44" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D44" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G44" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K44" s="13">
+        <v>22</v>
+      </c>
+      <c r="H44" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I44" s="13">
         <v>0.17</v>
       </c>
-      <c r="L44" s="0">
-[...5 lines deleted...]
-      <c r="N44" s="11">
+      <c r="J44" s="11">
         <v>1.67</v>
       </c>
       <c r="P44" s="7"/>
       <c r="Q44" s="4"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>136</v>
+        <v>103</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C45" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D45" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E45" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D45" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G45" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K45" s="11">
+        <v>22</v>
+      </c>
+      <c r="H45" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I45" s="11">
         <v>0.25</v>
       </c>
-      <c r="L45" s="0">
-[...5 lines deleted...]
-      <c r="N45" s="11">
+      <c r="J45" s="11">
         <v>1.75</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>137</v>
+        <v>104</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C46" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F46" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H46" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K46" s="11">
+        <v>22</v>
+      </c>
+      <c r="I46" s="11">
         <v>0.33</v>
       </c>
-      <c r="L46" s="0">
-[...5 lines deleted...]
-      <c r="N46" s="11">
+      <c r="J46" s="11">
         <v>1.83</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>105</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C47" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F47" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D47" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G47" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K47" s="11">
+        <v>22</v>
+      </c>
+      <c r="H47" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I47" s="11">
         <v>0.2</v>
       </c>
-      <c r="L47" s="0">
-[...5 lines deleted...]
-      <c r="N47" s="11">
+      <c r="J47" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>107</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>108</v>
       </c>
       <c r="F48" s="12" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="G48" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K48" s="11">
+        <v>22</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I48" s="11">
         <v>0.27</v>
       </c>
-      <c r="L48" s="0">
-[...5 lines deleted...]
-      <c r="N48" s="11">
+      <c r="J48" s="11">
         <v>1.13</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>144</v>
+        <v>109</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C49" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D49" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>37</v>
+      </c>
+      <c r="E49" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>25</v>
       </c>
       <c r="G49" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H49" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K49" s="11">
+        <v>18</v>
+      </c>
+      <c r="I49" s="11">
         <v>0.29</v>
       </c>
-      <c r="L49" s="0">
-[...5 lines deleted...]
-      <c r="N49" s="11">
+      <c r="J49" s="11">
         <v>1.71</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>146</v>
+        <v>110</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>37</v>
+        <v>30</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>19</v>
       </c>
       <c r="E50" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F50" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="H50" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I50" s="11" t="s">
-[...5 lines deleted...]
-      <c r="K50" s="11">
+      <c r="G50" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I50" s="11">
         <v>0.38</v>
       </c>
-      <c r="L50" s="0">
-[...5 lines deleted...]
-      <c r="N50" s="11">
+      <c r="J50" s="11">
         <v>2.12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>147</v>
+        <v>111</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C51" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E51" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F51" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D51" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G51" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K51" s="11">
+        <v>22</v>
+      </c>
+      <c r="H51" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I51" s="11">
         <v>0.33</v>
       </c>
-      <c r="L51" s="0">
-[...5 lines deleted...]
-      <c r="N51" s="11">
+      <c r="J51" s="11">
         <v>1.83</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>149</v>
+        <v>112</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C52" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E52" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F52" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="D52" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G52" s="12" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K52" s="11">
+        <v>22</v>
+      </c>
+      <c r="H52" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I52" s="11">
         <v>0.25</v>
       </c>
-      <c r="L52" s="0">
-[...5 lines deleted...]
-      <c r="N52" s="11">
+      <c r="J52" s="11">
         <v>2.25</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>151</v>
+        <v>113</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C53" s="11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="D53" s="11" t="s">
+        <v>19</v>
       </c>
       <c r="E53" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F53" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G53" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H53" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K53" s="11">
+        <v>22</v>
+      </c>
+      <c r="I53" s="11">
         <v>0.33</v>
       </c>
-      <c r="L53" s="0">
-[...5 lines deleted...]
-      <c r="N53" s="11">
+      <c r="J53" s="11">
         <v>1.75</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>153</v>
+        <v>114</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C54" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F54" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D54" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G54" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K54" s="11">
+        <v>22</v>
+      </c>
+      <c r="H54" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I54" s="11">
         <v>0.36</v>
       </c>
-      <c r="L54" s="0">
-[...5 lines deleted...]
-      <c r="N54" s="11">
+      <c r="J54" s="11">
         <v>1.73</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C55" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D55" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E55" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F55" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G55" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H55" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K55" s="11">
+        <v>18</v>
+      </c>
+      <c r="I55" s="11">
         <v>0.25</v>
       </c>
-      <c r="L55" s="0">
-[...5 lines deleted...]
-      <c r="N55" s="11">
+      <c r="J55" s="11">
         <v>1.75</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>156</v>
+        <v>116</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C56" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>18</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="F56" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="K56" s="11">
+        <v>18</v>
+      </c>
+      <c r="H56" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I56" s="11">
         <v>0.25</v>
       </c>
-      <c r="L56" s="0">
-[...5 lines deleted...]
-      <c r="N56" s="13">
+      <c r="J56" s="13">
         <v>1.12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C57" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D57" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E57" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F57" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H57" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K57" s="11">
+        <v>18</v>
+      </c>
+      <c r="I57" s="11">
         <v>0.28</v>
       </c>
-      <c r="L57" s="0">
-[...5 lines deleted...]
-      <c r="N57" s="11">
+      <c r="J57" s="11">
         <v>1.61</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>160</v>
+        <v>118</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>75</v>
-[...8 lines deleted...]
-        <v>44</v>
+        <v>60</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E58" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="F58" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>29</v>
-[...10 lines deleted...]
-      <c r="K58" s="13">
+        <v>18</v>
+      </c>
+      <c r="H58" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I58" s="13">
         <v>0.2</v>
       </c>
-      <c r="L58" s="0">
-[...5 lines deleted...]
-      <c r="N58" s="11">
+      <c r="J58" s="11">
         <v>1.6</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>161</v>
+        <v>119</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C59" s="11" t="s">
-        <v>21</v>
-[...11 lines deleted...]
-        <v>102</v>
+        <v>18</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E59" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F59" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="H59" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K59" s="11">
+        <v>18</v>
+      </c>
+      <c r="I59" s="11">
         <v>0.25</v>
       </c>
-      <c r="L59" s="0">
-[...5 lines deleted...]
-      <c r="N59" s="11">
+      <c r="J59" s="11">
         <v>2.25</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C60" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E60" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F60" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D60" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G60" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K60" s="11">
+        <v>22</v>
+      </c>
+      <c r="H60" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I60" s="11">
         <v>0.38</v>
       </c>
-      <c r="L60" s="0">
-[...5 lines deleted...]
-      <c r="N60" s="11">
+      <c r="J60" s="11">
         <v>2.12</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>163</v>
+        <v>121</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="D61" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E61" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F61" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="E61" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" s="13" t="s">
-        <v>24</v>
-[...10 lines deleted...]
-      <c r="K61" s="11">
+        <v>22</v>
+      </c>
+      <c r="H61" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I61" s="11">
         <v>0.33</v>
       </c>
-      <c r="L61" s="0">
-[...5 lines deleted...]
-      <c r="N61" s="11">
+      <c r="J61" s="11">
         <v>1.75</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>165</v>
+        <v>122</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C62" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D62" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E62" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F62" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>102</v>
-[...10 lines deleted...]
-      <c r="K62" s="11">
+        <v>22</v>
+      </c>
+      <c r="H62" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I62" s="11">
         <v>0.33</v>
       </c>
-      <c r="L62" s="0">
-[...5 lines deleted...]
-      <c r="N62" s="11">
+      <c r="J62" s="11">
         <v>1.78</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>167</v>
+        <v>123</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C63" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D63" s="11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F63" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H63" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K63" s="11">
+        <v>22</v>
+      </c>
+      <c r="I63" s="11">
         <v>0.5</v>
       </c>
-      <c r="L63" s="0">
-[...5 lines deleted...]
-      <c r="N63" s="11">
+      <c r="J63" s="11">
         <v>2.33</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>60</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="D64" s="11" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>19</v>
+      </c>
+      <c r="E64" s="13" t="s">
+        <v>108</v>
       </c>
       <c r="F64" s="13" t="s">
-        <v>142</v>
+        <v>82</v>
       </c>
       <c r="G64" s="13" t="s">
-        <v>102</v>
-[...10 lines deleted...]
-      <c r="K64" s="11">
+        <v>22</v>
+      </c>
+      <c r="H64" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I64" s="11">
         <v>0.4</v>
       </c>
-      <c r="L64" s="0">
-[...5 lines deleted...]
-      <c r="N64" s="11">
+      <c r="J64" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C65" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D65" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E65" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F65" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G65" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H65" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K65" s="11">
+        <v>18</v>
+      </c>
+      <c r="I65" s="11">
         <v>0.5</v>
       </c>
-      <c r="L65" s="0">
-[...5 lines deleted...]
-      <c r="N65" s="11">
+      <c r="J65" s="11">
         <v>2.38</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>171</v>
+        <v>126</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C66" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F66" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="D66" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G66" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H66" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K66" s="11">
+        <v>18</v>
+      </c>
+      <c r="I66" s="11">
         <v>0.33</v>
       </c>
-      <c r="L66" s="0">
-[...5 lines deleted...]
-      <c r="N66" s="11">
+      <c r="J66" s="11">
         <v>2.67</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C67" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F67" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="D67" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G67" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H67" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K67" s="13">
+        <v>18</v>
+      </c>
+      <c r="I67" s="13">
         <v>0.22</v>
       </c>
-      <c r="L67" s="0">
-[...5 lines deleted...]
-      <c r="N67" s="13">
+      <c r="J67" s="13">
         <v>1.44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>175</v>
+        <v>129</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C68" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D68" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E68" s="11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F68" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G68" s="11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="H68" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K68" s="11">
+        <v>18</v>
+      </c>
+      <c r="I68" s="11">
         <v>0.5</v>
       </c>
-      <c r="L68" s="0">
-[...5 lines deleted...]
-      <c r="N68" s="11">
+      <c r="J68" s="11">
         <v>2.4</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="C69" s="11" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>18</v>
+      </c>
+      <c r="D69" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="F69" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="H69" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I69" s="11" t="s">
-[...5 lines deleted...]
-      <c r="K69" s="11">
+      <c r="G69" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H69" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I69" s="11">
         <v>0.5</v>
       </c>
-      <c r="L69" s="0">
-[...6 lines deleted...]
-        <v>2.1</v>
+      <c r="J69" s="11">
+        <v>3</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>179</v>
+        <v>131</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C70" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E70" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F70" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D70" s="13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G70" s="13" t="s">
-        <v>102</v>
-[...16 lines deleted...]
-      <c r="M70" s="0">
+        <v>22</v>
+      </c>
+      <c r="H70" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I70" s="11">
         <v>0.5</v>
       </c>
-      <c r="N70" s="11">
-        <v>1.83</v>
+      <c r="J70" s="11">
+        <v>2.1</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>181</v>
+        <v>132</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>60</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>133</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E71" s="11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F71" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="G71" s="13" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>2.5</v>
+        <v>22</v>
+      </c>
+      <c r="H71" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I71" s="13">
+        <v>0.17</v>
+      </c>
+      <c r="J71" s="11">
+        <v>1.83</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C72" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D72" s="13" t="s">
-[...20 lines deleted...]
-      <c r="K72" s="11">
+      <c r="G72" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H72" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I72" s="11">
         <v>0.5</v>
       </c>
-      <c r="L72" s="0">
-[...6 lines deleted...]
-        <v>2.75</v>
+      <c r="J72" s="11">
+        <v>2.5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>183</v>
+        <v>135</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C73" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E73" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D73" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G73" s="13" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>2.12</v>
+        <v>22</v>
+      </c>
+      <c r="H73" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I73" s="11">
+        <v>0.5</v>
+      </c>
+      <c r="J73" s="11">
+        <v>2.75</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="C74" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E74" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D74" s="13" t="s">
-[...9 lines deleted...]
-        <v>24</v>
+      <c r="G74" s="11" t="s">
+        <v>18</v>
       </c>
       <c r="H74" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K74" s="11">
+        <v>18</v>
+      </c>
+      <c r="I74" s="11">
         <v>0.38</v>
       </c>
-      <c r="L74" s="0">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="J74" s="11">
+        <v>2.12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="C75" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D75" s="13" t="s">
-[...29 lines deleted...]
-      <c r="N75" s="11">
+      <c r="G75" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I75" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="J75" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>60</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>31</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E76" s="11" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>29</v>
+        <v>18</v>
+      </c>
+      <c r="F76" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G76" s="13" t="s">
+        <v>22</v>
       </c>
       <c r="H76" s="11" t="s">
-        <v>21</v>
-[...7 lines deleted...]
-      <c r="K76" s="11">
+        <v>18</v>
+      </c>
+      <c r="I76" s="11">
         <v>0.33</v>
       </c>
-      <c r="L76" s="0">
-[...5 lines deleted...]
-      <c r="N76" s="11">
+      <c r="J76" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>188</v>
+        <v>140</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>30</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>31</v>
       </c>
       <c r="D77" s="11" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E77" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F77" s="11" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="H77" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I77" s="11" t="s">
-[...15 lines deleted...]
-        <v>1.75</v>
+      <c r="G77" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I77" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="J77" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C78" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D78" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E78" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D78" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G78" s="13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H78" s="11" t="s">
-        <v>21</v>
-[...17 lines deleted...]
-        <v>1.88</v>
+        <v>22</v>
+      </c>
+      <c r="I78" s="11">
+        <v>0.25</v>
+      </c>
+      <c r="J78" s="11">
+        <v>1.75</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>190</v>
+        <v>142</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C79" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D79" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E79" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F79" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D79" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G79" s="11" t="s">
-        <v>29</v>
-[...20 lines deleted...]
-        <v>2</v>
+        <v>18</v>
+      </c>
+      <c r="H79" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I79" s="11">
+        <v>0.38</v>
+      </c>
+      <c r="J79" s="11">
+        <v>1.88</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C80" s="11" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D80" s="11" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E80" s="11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F80" s="11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>102</v>
-[...20 lines deleted...]
-        <v>2.17</v>
+        <v>22</v>
+      </c>
+      <c r="H80" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="I80" s="11">
+        <v>0.2</v>
+      </c>
+      <c r="J80" s="11">
+        <v>2</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>193</v>
+        <v>144</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C81" s="11" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D81" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D81" s="11" t="s">
         <v>37</v>
       </c>
       <c r="E81" s="11" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F81" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>24</v>
-[...20 lines deleted...]
-        <v>26</v>
+        <v>22</v>
+      </c>
+      <c r="H81" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I81" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="J81" s="11">
+        <v>2.17</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>194</v>
+        <v>145</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="C82" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E82" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="D82" s="11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G82" s="13" t="s">
-        <v>102</v>
-[...20 lines deleted...]
-        <v>2.33</v>
+        <v>22</v>
+      </c>
+      <c r="H82" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I82" s="11">
+        <v>2</v>
+      </c>
+      <c r="J82" s="11">
+        <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>195</v>
+        <v>146</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>196</v>
+        <v>30</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E83" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F83" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G83" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H83" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="I83" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="J83" s="11">
+        <v>2.33</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>197</v>
+        <v>147</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>198</v>
-[...35 lines deleted...]
-        <v>202</v>
+        <v>148</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>203</v>
+        <v>149</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>204</v>
+        <v>150</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>205</v>
+        <v>151</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>206</v>
+        <v>152</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>207</v>
+        <v>153</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>208</v>
+        <v>153</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>209</v>
+        <v>153</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>210</v>
+        <v>153</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>145</v>
-[...11 lines deleted...]
-        <v>202</v>
+        <v>153</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>211</v>
+        <v>154</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>213</v>
+        <v>156</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>214</v>
+        <v>157</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>215</v>
+        <v>158</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>213</v>
+        <v>159</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>216</v>
+        <v>160</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>217</v>
+        <v>153</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>202</v>
+        <v>153</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>55</v>
-[...11 lines deleted...]
-        <v>200</v>
+        <v>153</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L2:N2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>